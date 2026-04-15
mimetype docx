--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -615,529 +615,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of electrical and optical characteristics of short-wave infrared type I InGaAsBi/InGaAs/InP quantum wells p-i-n detector</w:t>
+                <w:t xml:space="preserve">Energy band gap tuning in Te-doped WS2/WSe2 heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Sfina</w:t>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Ammar</w:t>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96 (3), pp.035802. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (23), pp.9695-9702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/abd49a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-04485-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144158v1</w:t>
+                <w:t xml:space="preserve">hal-03156173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy band gap tuning in Te-doped WS2/WSe2 heterostructures</w:t>
+                <w:t xml:space="preserve">Physical properties of electrodeposited CIGS films on crystalline silicon: Application for photovoltaic hetero-junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+                <w:t xml:space="preserve">H. Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+                <w:t xml:space="preserve">C. Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Borisenko</w:t>
+                <w:t xml:space="preserve">M. F. Boujmil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-04485-x⟩</w:t>
+              <w:t xml:space="preserve">Current Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.29 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cap.2019.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156173v1</w:t>
+                <w:t xml:space="preserve">hal-03141578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of electrodeposited CIGS films on crystalline silicon: Application for photovoltaic hetero-junction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of n-WO3/p-porous silicon structures for gas-sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ben Alaya</w:t>
+                <w:t xml:space="preserve">H. Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Boujmil</w:t>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Durand</w:t>
+                <w:t xml:space="preserve">T. Fiorido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cap.2019.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.7862-7870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-020-03324-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141578v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of n-WO3/p-porous silicon structures for gas-sensing applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelization of electrical and optical characteristics of short-wave infrared type I InGaAsBi/InGaAs/InP quantum wells p-i-n detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+                <w:t xml:space="preserve">N Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fiorido</w:t>
+                <w:t xml:space="preserve">I Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bendahan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (10), pp.7862-7870. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (3), pp.035802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-020-03324-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/abd49a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867069v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Properties of WS 2 /WSe 2 Heterostructure Containing Te Impurity: The Role of Substituting Position</w:t>
               </w:r>
@@ -1240,51 +1240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Gain and Radiative Current Density in Strain Compensated GaAsP/GaAsBi/GaAsP QWs Laser Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,811 +1585,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of CuInSe 2 thin films using one-step electrodeposition method on silicon substrate for photovoltaic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabia Benabderrahmane Zaghouani</w:t>
+                <w:t xml:space="preserve">H. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khamlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">M Boujmil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Dimassi</w:t>
+                <w:t xml:space="preserve">B Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouaïcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaa604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156158v1</w:t>
+                <w:t xml:space="preserve">hal-01720283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of CuInSe 2 thin films using one-step electrodeposition method on silicon substrate for photovoltaic application</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bouaïcha</w:t>
+                <w:t xml:space="preserve">M. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dimassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaa604⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 645, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144205v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of CuInSe 2 thin films using one-step electrodeposition method on silicon substrate for photovoltaic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of WO3-decorated porous silicon and Al2O3-ALD encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Saidi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Bouaïcha</w:t>
+                <w:t xml:space="preserve">W. Dimassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaa604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (20), pp.17731-17736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-018-9879-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720283v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of CuInSe 2 thin films using one-step electrodeposition method on silicon substrate for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khamlich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Dimassi</w:t>
+                <w:t xml:space="preserve">M Boujmil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouaïcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.016414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaa604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688043v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of WO3-decorated porous silicon and Al2O3-ALD encapsulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Abu Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Adamovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Aeberhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alonso-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Amin-Akhlaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-018-9879-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01958616v1</w:t>
+                <w:t xml:space="preserve">hal-01908379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Benabderrahmane Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 645, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908379v1</w:t>
+                <w:t xml:space="preserve">hal-03156158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a single quantum dots layer in intermediate band solar cells: A capacitance analysis</w:t>
               </w:r>
@@ -2401,99 +2401,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Boustanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 159, pp.633-639. </w:t>
+              <w:t xml:space="preserve">, 2017, 159, pp.633 - 639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144529v1</w:t>
+                <w:t xml:space="preserve">hal-01720820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a single quantum dots layer in intermediate band solar cells: A capacitance analysis</w:t>
               </w:r>
@@ -2505,99 +2505,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Boustanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 159, pp.633 - 639. </w:t>
+              <w:t xml:space="preserve">, 2017, 159, pp.633-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720820v1</w:t>
+                <w:t xml:space="preserve">hal-03144529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Releasing confined holes from type-II quantum dots by inelastic scattering with hot photoelectrons</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kechiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.767-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3201,3638 +3201,3638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent vertical transport calculations in AlxGa1–xN/GaN based resonant tunneling diode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Sakr</w:t>
+                <w:t xml:space="preserve">Low-defect metamorphic Si (Ge) epilayers on Si (001) with a buried template of nanocavities for multiple-junction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Regula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.12.035⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.775-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150265v1</w:t>
+                <w:t xml:space="preserve">hal-03144540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-defect metamorphic Si (Ge) epilayers on Si (001) with a buried template of nanocavities for multiple-junction solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Regula</w:t>
+                <w:t xml:space="preserve">Self-consistent vertical transport calculations in AlxGa1–xN/GaN based resonant tunneling diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.10.024⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144540v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling transport in AlxGa1-x/InyGa1-yN/ AlxGa1-x/ InzGa1-zN quantum structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bhouri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chow Waileong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/12/122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150395v1</w:t>
+                <w:t xml:space="preserve">hal-01721079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spatial Separation of Type-II GaSb Quantum Dots from the Depletion Region on the Conversion Efficiency Limit of GaAs Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kechiantz</w:t>
+                <w:t xml:space="preserve">Impact of spatial separation of type-II GaSb quantum dots from the depletion region on the conversion efficiency limit of GaAs solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Kechiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Afanas'Ev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Andrei Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Photovoltaics: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (8), pp.1003-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176908v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS 2</w:t>
+                <w:t xml:space="preserve">Direct band gap In x Ga 1Àx As/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Krivosheeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. E. Borisenko</w:t>
+                <w:t xml:space="preserve">N. Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2015.068886⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.472-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144566v1</w:t>
+                <w:t xml:space="preserve">hal-03144491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Skorodumova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (8/9), pp.654 - 662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNT.2015.068886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct band gap In x Ga 1Àx As/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Jbeli</w:t>
+                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Waileong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (12), pp.122002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/12/122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144491v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct band gap InxGa1-xAs/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jbeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.472-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151410v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant tunneling transport in AlzGa1-zN/InxGa1-x/AlzGa1-zN/InyGa1-yN quantum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (38), pp.385102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721079v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial separation of type-II GaSb quantum dots from the depletion region on the conversion efficiency limit of GaAs solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge&amp;lt;sub&amp;gt;0.964&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;0.036&amp;lt;/sub&amp;gt;/Ge multiple quantum wells by quantum modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2521⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (8), pp.085016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151392v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct band gap InxGa1-xAs/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Skorodumova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (8-9), pp.654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2015.068886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176915v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling transport in AlzGa1-zN/InxGa1-x/AlzGa1-zN/InyGa1-yN quantum structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Impact of Spatial Separation of Type-II GaSb Quantum Dots from the Depletion Region on the Conversion Efficiency Limit of GaAs Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kechiantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanas'Ev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (38), pp.385102</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (8), pp.1003-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214532v1</w:t>
+                <w:t xml:space="preserve">hal-01176908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge&amp;lt;sub&amp;gt;0.964&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;0.036&amp;lt;/sub&amp;gt;/Ge multiple quantum wells by quantum modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Stark shift of the absorption spectra in Ge/Ge1−xSnx/Ge type-I single QW cell for mid-wavelength infra-red modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.629-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214522v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stark shift of the absorption spectra in Ge/Ge1−xSnx/Ge type-I single QW cell for mid-wavelength infra-red modulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Sfina</w:t>
+                <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85, pp.629-637. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (38), pp.385102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144282v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Rached</w:t>
+                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge 0.964 Sn 0.036 /Ge multiple quantum wells by quantum modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (8), pp.085016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151381v1</w:t>
+                <w:t xml:space="preserve">hal-03151362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (38), pp.385102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge 0.964 Sn 0.036 /Ge multiple quantum wells by quantum modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Sfina</w:t>
+                <w:t xml:space="preserve">Resonant tunneling transport in AlxGa1-x/InyGa1-yN/ AlxGa1-x/ InzGa1-zN quantum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (38), pp.385102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151362v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of AII-BIV-CV2 chalcopyrite semiconductors doped with 3d-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 185 (12), pp.3119-3126</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (5), pp.1007-1019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221448v1</w:t>
+                <w:t xml:space="preserve">hal-00992902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of A II -B IV -C 2 V chalcopyrite semiconductors doped with 3d-elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Borisenko</w:t>
+                <w:t xml:space="preserve">Modelling of the quantum transport in strained Si/SiGe/Si superlattices based p-i-n infrared photodetectors for 1.3-1.55 μm optical communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modeling and Numerical Simulation of Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.37-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03151346v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band engineering and absorption spectra in compressively strained Ge 0.92 Sn 0.08 /Ge (001) double quantum well for infrared photodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1561-1565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.201400054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the quantum transport in strained Si/SiGe/Si superlattices based p-i-n infrared photodetectors for 1.3-1.55 μm optical communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-function engineering and absorption spectra in Si 0.16 Ge 0.84 /Ge 0.94 Sn 0.06 /Si 0.16 Ge 0.84 strained on relaxed Si 0.10 Ge 0.90 type I quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling and Numerical Simulation of Material Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (3), pp.033109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975045v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-function engineering and absorption spectra in Si 0.16 Ge 0.84 /Ge 0.94 Sn 0.06 /Si 0.16 Ge 0.84 strained on relaxed Si 0.10 Ge 0.90 type I quantum well</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (3), pp.033109. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (12), pp.3119-3126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4862226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144424v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+                <w:t xml:space="preserve">Magnetic properties of A II -B IV -C 2 V chalcopyrite semiconductors doped with 3d-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (5), pp.1007-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201350305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2014.08.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144318v1</w:t>
+                <w:t xml:space="preserve">hal-03151346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of AII-BIV-CV2 chalcopyrite semiconductors doped with 3d-elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Modelling of the Quantum Transport in Strained Si/SiGe/Si Superlattices Based P-i-n Infrared Photodetectors for 1.3 - 1.55 μm Optical Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modeling and Numerical Simulation of Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/mnsms.2014.41007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992902v1</w:t>
+                <w:t xml:space="preserve">hal-03144388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Quantum Transport in Strained Si/SiGe/Si Superlattices Based P-i-n Infrared Photodetectors for 1.3 - 1.55 μm Optical Communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling and Numerical Simulation of Material Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (12), pp.3119-3126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/mnsms.2014.41007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144388v1</w:t>
+                <w:t xml:space="preserve">hal-01221448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electronic structure and direct-gap absorption spectra in Ge-rich Si1-xGex/Ge/Si1-xGex type-I quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+                <w:t xml:space="preserve">Intersubband transitions in quantum well mid-infrared photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zeiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 86 (2), pp.59</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843724v1</w:t>
+                <w:t xml:space="preserve">hal-00975049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersubband transitions in quantum well mid-infrared photodetectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Zeiri</w:t>
+                <w:t xml:space="preserve">Computation of the electronic structure and direct-gap absorption spectra in Ge-rich Si1-xGex/Ge/Si1-xGex type-I quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60, pp.137-144</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (2), pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975049v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modeling of the structural, electronic and optical properties of AIIBIVCV2 semiconductors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Properties of GaSb Based Heterostructure for 3 um Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Lazzari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+                <w:t xml:space="preserve">A. Jdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.205201</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.2257-2260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698898v1</w:t>
+                <w:t xml:space="preserve">hal-00698897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of GaSb Based Heterostructure for 3 um Emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mn Concentration and Quantum Size Effects on Spin-Polarized Transport Through CdMnTe Based Magnetic Resonant Tunneling Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jdidi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (6), pp.2257-2260</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.8791-8796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698897v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn Concentration and Quantum Size Effects on Spin-Polarized Transport Through CdMnTe Based Magnetic Resonant Tunneling Diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio modeling of the structural, electronic and optical properties of AIIBIVCV2 semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mnasri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (11), pp.8791-8796</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.205201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843723v1</w:t>
+                <w:t xml:space="preserve">hal-00698898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si/S1-xGex/Si-based quantum wells infrared photodetector operating at 1.55 mu m</w:t>
               </w:r>
@@ -6907,1480 +6907,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical field and temperature effects in 2D-2D resonant tunneling diodes based on cubic InGaN/AlGaN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface morphology and structure of ultra-thin magnesium oxide grown on (100) silicon by atomic layer deposition oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Debbichi</w:t>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mejri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">K. Liudvikouskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (5), pp.1544-1547</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (19), pp.6302-6306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603259v1</w:t>
+                <w:t xml:space="preserve">hal-00603279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical characterizations of nanometer scaled aluminum oxide in metal / insulator / silicon (100) heterostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Coudreau</w:t>
+                <w:t xml:space="preserve">AII-BIV-CV2 ternary semiconductors for photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.230-235</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.201-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603274v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of band structure properties for III-V nitrides quantum wells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Debbichi</w:t>
+                <w:t xml:space="preserve">Spin polarization and spin-dependent transmittance in II-VI diluted magnetic semiconductor heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323, pp.334-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00624857v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarization and spin-dependent transmittance in II-VI diluted magnetic semiconductor heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mnasri</w:t>
+                <w:t xml:space="preserve">A multi-color quantum well photodetector for mid- and long-wavelength infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jdidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nassrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.125019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/12/125019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566373v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology and structure of ultra-thin magnesium oxide grown on (100) silicon by atomic layer deposition oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Different Architectures of Relaxed Si1-xGex/Si Pseudo-Substrates Grown by Low-Pressure Chemical Vapor Deposition: Structural and Morphological Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Regula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hadj Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descoins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Coudreau</w:t>
+                <w:t xml:space="preserve">S. Bozzo-Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 519 (19), pp.6302-6306</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 328, pp.18-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603279v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AII-BIV-CV2 ternary semiconductors for photovoltaics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+                <w:t xml:space="preserve">Structural and electrical characterizations of nanometer scaled aluminum oxide in metal / insulator / silicon (100) heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.201-205</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.230-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603275v1</w:t>
+                <w:t xml:space="preserve">hal-00603274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-color quantum well photodetector for mid- and long-wavelength infrared detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Saïd</w:t>
+                <w:t xml:space="preserve">Electrical field and temperature effects in 2D-2D resonant tunneling diodes based on cubic InGaN/AlGaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1544-1547</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00696826v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Architectures of Relaxed Si1-xGex/Si Pseudo-Substrates Grown by Low-Pressure Chemical Vapor Deposition: Structural and Morphological Characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical study of band structure properties for III-V nitrides quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Regula</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (4), pp.277-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624850v1</w:t>
+                <w:t xml:space="preserve">hal-00624857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial solid phase reactions in cobalt/aluminum oxide/silicon(001) system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Inter-Diffusion of cobalt and silicon through an ultrathin aluminum oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Oughaddou</w:t>
+                <w:t xml:space="preserve">A. El Maachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518 (21), pp.5992-5994</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 256, pp.2731-2734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523867v1</w:t>
+                <w:t xml:space="preserve">hal-00475821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Ga1-xInxAsySb1y/GaSb quantum well for III-V based devices emitting near 2.7 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institute of physics conference series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.012005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Diffusion of cobalt and silicon through an ultrathin aluminum oxide layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Interfacial solid phase reactions in cobalt/aluminum oxide/silicon(001) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Maachi</w:t>
+                <w:t xml:space="preserve">G. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.L. Ameziane</w:t>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 256, pp.2731-2734</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (21), pp.5992-5994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475821v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative II-IV-V2 and Zn-III-IV-As3 compounds for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fizika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XVI (3-4EN), pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8405,103 +8405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and magnetic properties of Mn-doped BeSiAs2 and BeGeAs2 compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (1-6), pp.045507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8526,51 +8526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of laser structures based on dilute-nitride InAsN for mid-infrared operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8666,590 +8666,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAsN/GaSb/InAsN ‘W’ quantum well laser for mid-infrared emission: from electronic structure to threshold current density calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen effect on optical grain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Debbichi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.489-493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617369v1</w:t>
+                <w:t xml:space="preserve">hal-00269960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen effect on optical gain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3), pp.489-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physe.2007.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen effect on optical grain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Optical gain calculation of mid-infrared InAsN/GaSb quantum-well laser for tunable absorption spectroscopy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Cuminal</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.751 - 754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269960v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gain calculation of mid-infrared InAsN/GaSb quantum-well laser for tunable absorption spectroscopy applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Debbichi</w:t>
+                <w:t xml:space="preserve">InAsN/GaSb/InAsN ‘W’ quantum well laser for mid-infrared emission: from electronic structure to threshold current density calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ben Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fredj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">S Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.751 - 754. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (21), pp.215106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/21/215106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617344v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of p–i–n heterojunctions built on strain-compensated Si/Si0.40Ge0.60/Si multiple quantum wells for photodetection near 1.55 µm</w:t>
               </w:r>
@@ -9261,51 +9261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,51 +9403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9519,103 +9519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, electronic and optical properties of II-IV-N-2 compounds (II=Be,Zn;IV=Si,Ge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud D?avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 245 (1), pp.142-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9634,867 +9634,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of magnetic tunnel junctions on Si(001) substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Olive-Mendez</w:t>
+                <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
+                <w:t xml:space="preserve">V.K. Lazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ozerov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Coudreau</w:t>
+                <w:t xml:space="preserve">A. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 305, pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175305v1</w:t>
+                <w:t xml:space="preserve">hal-00386873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel quantum-well laser structure based on InAs1-xNx/GaSb system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+                <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Lazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 305, pp.26-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00175311v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant tunnelling versus thermally activated transport through strained Si1-xGex/Si/Si1-xGex quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Berashevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viktor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 305, pp.26</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (11), pp.115336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386873v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant tunneling versus thermally activated transport through strained Si1-xGex/Si/Si1-xGex quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Berashevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 305, pp.26-29</w:t>
+              <w:t xml:space="preserve">Virtual Journal of Nanoscale Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (12), pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175319v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunnelling versus thermally activated transport through strained Si1-xGex/Si/Si1-xGex quantum wells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of magnetic tunnel junctions on Si(001) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olive-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515, pp.6501-6506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.02.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165310v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling versus thermally activated transport through strained Si1-xGex/Si/Si1-xGex quantum well</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel quantum-well laser structure based on InAs1-xNx/GaSb system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Berashevich</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Fredj A. Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Journal of Nanoscale Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.592-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175316v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced electrostatic confinement of electron gas in W strain-compensated Si/SiGe/Si type-II quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10566,51 +10566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field effect on electron-hole recombination in Si/Si1-Xgex/Si quantum wells having a W-like type II potential profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10674,51 +10674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrallah S. Abdi-Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10750,264 +10750,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-balanced Si&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;/Si type II quantum wells for 1.55μm detection and emission</w:t>
+                <w:t xml:space="preserve">Field effect on optical recombination in Si/SiGe quantum hgeterostructures having U, W and M type II potential designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.A. d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124, pp.470-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017817v1</w:t>
+                <w:t xml:space="preserve">hal-00016469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect on optical recombination in Si/SiGe quantum hgeterostructures having U, W and M type II potential designs</w:t>
+                <w:t xml:space="preserve">Strain-balanced Si&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;/Si type II quantum wells for 1.55μm detection and emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (2), pp.151-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00389-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016469v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation au-dessous du seuil de doubles hétérostructures lasers GaInAsSb/GaAlAsSb émettant vers 2,37 μm</w:t>
               </w:r>
@@ -11713,252 +11713,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterostructures of two-dimensional transition metal dichalcogenides: formation, ab initio modelling and possible applications</w:t>
+                <w:t xml:space="preserve">Quantum well width and barrier thickness effects on the perpendicular transport in polar and non-polar oriented AlGaN/GaN Resonant Tunneling Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. V Krivosheeva</w:t>
+                <w:t xml:space="preserve">Nafaa Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.L. L Shaposhnikov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Nejeh Jaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Nanosciences &amp; Nanotechnologies (NN20), Nanotexnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sfax, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451177v1</w:t>
+                <w:t xml:space="preserve">hal-03656141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum well width and barrier thickness effects on the perpendicular transport in polar and non-polar oriented AlGaN/GaN Resonant Tunneling Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterostructures of two-dimensional transition metal dichalcogenides: formation, ab initio modelling and possible applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. V Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. L Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafaa Kacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Bhouri</w:t>
+                <w:t xml:space="preserve">V.E. E Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejeh Jaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Nanosciences &amp; Nanotechnologies (NN20), Nanotexnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.10.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656141v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency limit of AlGaAs solar cell modified by AlGaSb quantum dot intermediate band embedded outside the depletion region</w:t>
               </w:r>
@@ -11996,51 +11996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Frankfurt, Germany</w:t>
@@ -12069,51 +12069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical gain calculation of dilute Nitride InAsN/GaSb laser diodes operating in the mid-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12194,51 +12194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilute-Nitride &amp;quot;W&amp;quot; and &amp;quot;M&amp;quot; InAsN/GaSb laser diodes for gaz analysis in the mid-infrared domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12332,51 +12332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-by-layer growth of aluminium nanometer-scaled oxide barrier for use in magnetic tunnel junctions formed on Si(001) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12444,103 +12444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-based quantum-well lasers on InAs substrate for midwave-infrared emission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj A. Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Nanostructures: Physics and Technology, NANO 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint-Petersbourg, Russia. pp.338-339</w:t>
@@ -12748,90 +12748,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance couche par couche par d'oxyde tunnel ( AlOx) pour application aux MRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Olive Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t>
@@ -13165,51 +13165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Omri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Selmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elhosiny Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Lazzari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mhamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lazzari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024240081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bousselmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lazzari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sebai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bousselmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kanzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sfina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ammar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Said" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abd49a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krivosheeva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shaposhnikov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borisenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04485-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sa&#239;di" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Alaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Boujmil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2019.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhamdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03324-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krivosheeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaposhnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#160;e. Borisenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X19400076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jbeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36959/665/321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sfina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khamlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dimassi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sa&#239;di" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boujmil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boua&#239;cha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Lazzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Lazzari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9879-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boustanji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kechiantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.01.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bhouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.08.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rached" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belmabrouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.12.035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.10.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rached" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/38/385102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176908v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanas'Ev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lazzari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Krivosheeva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Borisenko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Skorodumova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2015.068886" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Krivosheeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Borisenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skorodumova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.05.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151410v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Waileong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/12/122002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721079v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kechiantz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2521" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahyaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lazzari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/8/085016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yahyaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bournel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350305" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2EA2FBF7DE12D412D7C7ED603DFC48050DFBB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400054" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E05B8CC98220C1AB4E28AF41519AA097A9A34B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144424v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862226" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.08.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Sfina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Yahyaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/mnsms.2014.41007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843724v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698898v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lazzari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jdidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mnasri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603259v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603274v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Rejeb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2011.07.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38MNJ6PL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liudvikouskaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603275v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nassrallah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/12/125019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W5KPF5K2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadj Belgacem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bozzo-Escoubas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603269v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475821v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Asri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Maachi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Ameziane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618135v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fredj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/8/085010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTN8K6ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debbichi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Fredj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ridene" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/21/215106" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8304B12D7EE68D59155BB6F455356F3D7179EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Lazzari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.07.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTRN46B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617344v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fredj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.072" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDH7RSND-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJVF031-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.083" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNG7MWP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D?avitaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175311v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj A. Ben" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673246" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35GDCRRC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Lazarov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175319v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berashevich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viktor" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175316v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.082" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRQKC8Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrallah S. Abdi-Ben" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017817v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. d'Avitaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00389-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVDT6HPN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grunberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouillant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993254" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE90BFE5179B0543050DDCC6485DB00E829F226D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90158-F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3642E8CDFFC3628311BA2F2FC4AC4438F5BA3D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pitard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910776" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346925" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. V Krivosheeva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. L Shaposhnikov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. E Borisenko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.10.217" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656141v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Kacem" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Jaba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828413v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756645v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Anda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Nieto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711727" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Omri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Selmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elhosiny Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Lazzari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mhamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lazzari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024240081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bousselmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lazzari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sebai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bousselmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kanzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krivosheeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shaposhnikov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borisenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04485-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sa&#239;di" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Alaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Boujmil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2019.09.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhamdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03324-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sfina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ammar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abd49a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krivosheeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaposhnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#160;e. Borisenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X19400076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jbeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36959/665/321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sfina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boujmil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Lazzari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boua&#239;cha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khamlich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Lazzari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dimassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9879-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sa&#239;di" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boustanji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kechiantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.01.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bhouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.08.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rached" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belmabrouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.12.035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.10.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Waileong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/12/122002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kechiantz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2521" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.05.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Krivosheeva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Borisenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skorodumova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2015.068886" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lazzari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahyaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lazzari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/8/085016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Krivosheeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Borisenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Skorodumova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanas'Ev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rached" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/38/385102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yahyaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bournel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E05B8CC98220C1AB4E28AF41519AA097A9A34B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350305" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2EA2FBF7DE12D412D7C7ED603DFC48050DFBB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Sfina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Yahyaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/mnsms.2014.41007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeiri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698897v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jdidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mnasri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lazzari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liudvikouskaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nassrallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/12/125019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W5KPF5K2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadj Belgacem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bozzo-Escoubas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Rejeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2011.07.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38MNJ6PL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Asri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Maachi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Ameziane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603269v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618135v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fredj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/8/085010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTN8K6ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327284v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Lazzari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.07.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTRN46B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fredj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDH7RSND-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debbichi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Fredj" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ridene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/21/215106" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8304B12D7EE68D59155BB6F455356F3D7179EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJVF031-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.083" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNG7MWP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D?avitaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Lazarov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berashevich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viktor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj A. Ben" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673246" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35GDCRRC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.082" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRQKC8Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrallah S. Abdi-Ben" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017817v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. d'Avitaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00389-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVDT6HPN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grunberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouillant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993254" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE90BFE5179B0543050DDCC6485DB00E829F226D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90158-F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3642E8CDFFC3628311BA2F2FC4AC4438F5BA3D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pitard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910776" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346925" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656141v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Kacem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Jaba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. V Krivosheeva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. L Shaposhnikov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. E Borisenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.10.217" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828413v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756645v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Anda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Nieto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711727" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>