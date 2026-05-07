--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of electrodeposited CIGS films on crystalline silicon: Application for photovoltaic hetero-junction</w:t>
+                <w:t xml:space="preserve">Study of n-WO3/p-porous silicon structures for gas-sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Saïdi</w:t>
+                <w:t xml:space="preserve">H. Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ben Alaya</w:t>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Boujmil</w:t>
+                <w:t xml:space="preserve">T. Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.29 - 36. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.7862-7870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cap.2019.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-020-03324-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141578v1</w:t>
+                <w:t xml:space="preserve">hal-02867069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of n-WO3/p-porous silicon structures for gas-sensing applications</w:t>
+                <w:t xml:space="preserve">Physical properties of electrodeposited CIGS films on crystalline silicon: Application for photovoltaic hetero-junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mhamdi</w:t>
+                <w:t xml:space="preserve">H. Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+                <w:t xml:space="preserve">C. Ben Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fiorido</w:t>
+                <w:t xml:space="preserve">M. F. Boujmil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (10), pp.7862-7870. </w:t>
+              <w:t xml:space="preserve">Current Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.29 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-020-03324-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cap.2019.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867069v1</w:t>
+                <w:t xml:space="preserve">hal-03141578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of electrical and optical characteristics of short-wave infrared type I InGaAsBi/InGaAs/InP quantum wells p-i-n detector</w:t>
               </w:r>
@@ -1715,287 +1715,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of WO3-decorated porous silicon and Al2O3-ALD encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khamlich</w:t>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dimassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (20), pp.17731-17736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-018-9879-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688043v1</w:t>
+                <w:t xml:space="preserve">hal-01958616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of WO3-decorated porous silicon and Al2O3-ALD encapsulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Alaya</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nouri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">J. -L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dimassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (20), pp.17731-17736. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 645, pp.51-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-018-9879-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958616v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of CuInSe 2 thin films using one-step electrodeposition method on silicon substrate for photovoltaic application</w:t>
               </w:r>
@@ -2007,51 +2007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boujmil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,100 +2271,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Benabderrahmane Zaghouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dimassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 645, pp.51-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156158v1</w:t>
@@ -2609,51 +2609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kechiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.767-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2902,5807 +2902,5861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition dependence of the band offsets in wurtzite nitridebased heterojunctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Bhouri</w:t>
+                <w:t xml:space="preserve">Releasing confined holes from type-II quantum dots by inelastic scattering with hot photoelectrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kechiantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.08.011⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.767-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150428v1</w:t>
+                <w:t xml:space="preserve">hal-03144548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Releasing confined holes from type-II quantum dots by inelastic scattering with hot photoelectrons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Afanasev</w:t>
+                <w:t xml:space="preserve">Composition dependence of the band offsets in wurtzite nitridebased heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.01.034⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144548v1</w:t>
+                <w:t xml:space="preserve">hal-03150428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-defect metamorphic Si (Ge) epilayers on Si (001) with a buried template of nanocavities for multiple-junction solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
+                <w:t xml:space="preserve">Self-consistent vertical transport calculations in AlxGa1–xN/GaN based resonant tunneling diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.10.024⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435212v1</w:t>
+                <w:t xml:space="preserve">hal-03150265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-defect metamorphic Si (Ge) epilayers on Si (001) with a buried template of nanocavities for multiple-junction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Regula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.775-780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144540v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent vertical transport calculations in AlxGa1–xN/GaN based resonant tunneling diode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Sakr</w:t>
+                <w:t xml:space="preserve">Direct band gap In x Ga 1Àx As/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Belmabrouk</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.12.035⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.472-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150265v1</w:t>
+                <w:t xml:space="preserve">hal-03144491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Borisenko</w:t>
+                <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chow Waileong</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Skorodumova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (8/9), pp.654 - 662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2015.068886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/12/122002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721079v1</w:t>
+                <w:t xml:space="preserve">hal-01721341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial separation of type-II GaSb quantum dots from the depletion region on the conversion efficiency limit of GaAs solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Afanasev</w:t>
+                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Waileong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2521⟩</w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (12), pp.122002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/12/122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151392v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct band gap In x Ga 1Àx As/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Waileong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/12/122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144491v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of spatial separation of type-II GaSb quantum dots from the depletion region on the conversion efficiency limit of GaAs solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.E. Borisenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
+                <w:t xml:space="preserve">Ara Kechiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. Skorodumova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrei Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (8/9), pp.654 - 662. </w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (8), pp.1003-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2015.068886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pip.2521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721341v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge&amp;lt;sub&amp;gt;0.964&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;0.036&amp;lt;/sub&amp;gt;/Ge multiple quantum wells by quantum modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/12/122002⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (8), pp.085016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151410v1</w:t>
+                <w:t xml:space="preserve">hal-01214522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct band gap InxGa1-xAs/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.472-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant tunneling transport in AlzGa1-zN/InxGa1-x/AlzGa1-zN/InyGa1-yN quantum structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (38), pp.385102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge&amp;lt;sub&amp;gt;0.964&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;0.036&amp;lt;/sub&amp;gt;/Ge multiple quantum wells by quantum modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Skorodumova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (8-9), pp.654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2015.068886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214522v1</w:t>
+                <w:t xml:space="preserve">hal-03144566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Spatial Separation of Type-II GaSb Quantum Dots from the Depletion Region on the Conversion Efficiency Limit of GaAs Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kechiantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanas'Ev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (8), pp.1003-1016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144566v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spatial Separation of Type-II GaSb Quantum Dots from the Depletion Region on the Conversion Efficiency Limit of GaAs Solar Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Stark shift of the absorption spectra in Ge/Ge1−xSnx/Ge type-I single QW cell for mid-wavelength infra-red modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.629-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176908v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stark shift of the absorption spectra in Ge/Ge1−xSnx/Ge type-I single QW cell for mid-wavelength infra-red modulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Sfina</w:t>
+                <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (38), pp.385102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.06.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144282v1</w:t>
+                <w:t xml:space="preserve">hal-03151381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Rached</w:t>
+                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge 0.964 Sn 0.036 /Ge multiple quantum wells by quantum modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (8), pp.085016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03151381v1</w:t>
+                <w:t xml:space="preserve">hal-03151362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge 0.964 Sn 0.036 /Ge multiple quantum wells by quantum modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Sfina</w:t>
+                <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (38), pp.385102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151362v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant tunneling transport in AlxGa1-x/InyGa1-yN/ AlxGa1-x/ InzGa1-zN quantum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (38), pp.385102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151396v1</w:t>
+                <w:t xml:space="preserve">hal-03150395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling transport in AlxGa1-x/InyGa1-yN/ AlxGa1-x/ InzGa1-zN quantum structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Rached</w:t>
+                <w:t xml:space="preserve">Modelling of the quantum transport in strained Si/SiGe/Si superlattices based p-i-n infrared photodetectors for 1.3-1.55 μm optical communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modeling and Numerical Simulation of Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.37-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150395v1</w:t>
+                <w:t xml:space="preserve">hal-00975045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of AII-BIV-CV2 chalcopyrite semiconductors doped with 3d-elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Band engineering and absorption spectra in compressively strained Ge 0.92 Sn 0.08 /Ge (001) double quantum well for infrared photodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1561-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992902v1</w:t>
+                <w:t xml:space="preserve">hal-03144555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the quantum transport in strained Si/SiGe/Si superlattices based p-i-n infrared photodetectors for 1.3-1.55 μm optical communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-function engineering and absorption spectra in Si 0.16 Ge 0.84 /Ge 0.94 Sn 0.06 /Si 0.16 Ge 0.84 strained on relaxed Si 0.10 Ge 0.90 type I quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling and Numerical Simulation of Material Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (3), pp.033109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975045v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band engineering and absorption spectra in compressively strained Ge 0.92 Sn 0.08 /Ge (001) double quantum well for infrared photodetection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400054⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (12), pp.3119-3126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03144555v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-function engineering and absorption spectra in Si 0.16 Ge 0.84 /Ge 0.94 Sn 0.06 /Si 0.16 Ge 0.84 strained on relaxed Si 0.10 Ge 0.90 type I quantum well</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
+                <w:t xml:space="preserve">Magnetic properties of AII-BIV-CV2 chalcopyrite semiconductors doped with 3d-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (5), pp.1007-1019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144424v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+                <w:t xml:space="preserve">Magnetic properties of A II -B IV -C 2 V chalcopyrite semiconductors doped with 3d-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (5), pp.1007-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201350305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2014.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144318v1</w:t>
+                <w:t xml:space="preserve">hal-03151346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of A II -B IV -C 2 V chalcopyrite semiconductors doped with 3d-elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Borisenko</w:t>
+                <w:t xml:space="preserve">Modelling of the Quantum Transport in Strained Si/SiGe/Si Superlattices Based P-i-n Infrared Photodetectors for 1.3 - 1.55 μm Optical Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201350305⟩</w:t>
+              <w:t xml:space="preserve">Modeling and Numerical Simulation of Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/mnsms.2014.41007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03151346v1</w:t>
+                <w:t xml:space="preserve">hal-03144388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Quantum Transport in Strained Si/SiGe/Si Superlattices Based P-i-n Infrared Photodetectors for 1.3 - 1.55 μm Optical Communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling and Numerical Simulation of Material Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (12), pp.3119-3126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/mnsms.2014.41007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144388v1</w:t>
+                <w:t xml:space="preserve">hal-01221448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+                <w:t xml:space="preserve">Intersubband transitions in quantum well mid-infrared photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zeiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 185 (12), pp.3119-3126</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221448v1</w:t>
+                <w:t xml:space="preserve">hal-00975049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersubband transitions in quantum well mid-infrared photodetectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Zeiri</w:t>
+                <w:t xml:space="preserve">Computation of the electronic structure and direct-gap absorption spectra in Ge-rich Si1-xGex/Ge/Si1-xGex type-I quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60, pp.137-144</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (2), pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975049v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electronic structure and direct-gap absorption spectra in Ge-rich Si1-xGex/Ge/Si1-xGex type-I quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+                <w:t xml:space="preserve">Electronic Properties of GaSb Based Heterostructure for 3 um Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 86 (2), pp.59</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.2257-2260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843724v1</w:t>
+                <w:t xml:space="preserve">hal-00698897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of GaSb Based Heterostructure for 3 um Emission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Mn Concentration and Quantum Size Effects on Spin-Polarized Transport Through CdMnTe Based Magnetic Resonant Tunneling Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (6), pp.2257-2260</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.8791-8796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698897v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn Concentration and Quantum Size Effects on Spin-Polarized Transport Through CdMnTe Based Magnetic Resonant Tunneling Diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio modeling of the structural, electronic and optical properties of AIIBIVCV2 semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mnasri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (11), pp.8791-8796</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.205201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843723v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modeling of the structural, electronic and optical properties of AIIBIVCV2 semiconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+                <w:t xml:space="preserve">Si/S1-xGex/Si-based quantum wells infrared photodetector operating at 1.55 mu m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.205201</w:t>
+              <w:t xml:space="preserve">Superlatices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (4), pp.901-912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698898v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si/S1-xGex/Si-based quantum wells infrared photodetector operating at 1.55 mu m</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface morphology and structure of ultra-thin magnesium oxide grown on (100) silicon by atomic layer deposition oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liudvikouskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlatices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52 (4), pp.901-912</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (19), pp.6302-6306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773483v1</w:t>
+                <w:t xml:space="preserve">hal-00603279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface morphology and structure of ultra-thin magnesium oxide grown on (100) silicon by atomic layer deposition oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AII-BIV-CV2 ternary semiconductors for photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 519 (19), pp.6302-6306</w:t>
+              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.201-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603279v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AII-BIV-CV2 ternary semiconductors for photovoltaics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+                <w:t xml:space="preserve">Spin polarization and spin-dependent transmittance in II-VI diluted magnetic semiconductor heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.201-205</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323, pp.334-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603275v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarization and spin-dependent transmittance in II-VI diluted magnetic semiconductor heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mnasri</w:t>
+                <w:t xml:space="preserve">A multi-color quantum well photodetector for mid- and long-wavelength infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jdidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nassrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.125019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/12/125019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566373v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-color quantum well photodetector for mid- and long-wavelength infrared detection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Different Architectures of Relaxed Si1-xGex/Si Pseudo-Substrates Grown by Low-Pressure Chemical Vapor Deposition: Structural and Morphological Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Regula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hadj Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bozzo-Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 328, pp.18-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00696826v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Architectures of Relaxed Si1-xGex/Si Pseudo-Substrates Grown by Low-Pressure Chemical Vapor Deposition: Structural and Morphological Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical characterizations of nanometer scaled aluminum oxide in metal / insulator / silicon (100) heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Bozzo-Escoubas</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 328, pp.18-24</w:t>
+              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.230-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624850v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical characterizations of nanometer scaled aluminum oxide in metal / insulator / silicon (100) heterostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Coudreau</w:t>
+                <w:t xml:space="preserve">Electrical field and temperature effects in 2D-2D resonant tunneling diodes based on cubic InGaN/AlGaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.230-235</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1544-1547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603274v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical field and temperature effects in 2D-2D resonant tunneling diodes based on cubic InGaN/AlGaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of band structure properties for III-V nitrides quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (4), pp.277-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603259v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of band structure properties for III-V nitrides quantum wells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-Diffusion of cobalt and silicon through an ultrathin aluminum oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Maachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 256, pp.2731-2734</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00624857v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Diffusion of cobalt and silicon through an ultrathin aluminum oxide layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of Ga1-xInxAsySb1y/GaSb quantum well for III-V based devices emitting near 2.7 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 256, pp.2731-2734</w:t>
+              <w:t xml:space="preserve">Institute of physics conference series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.012005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475821v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Ga1-xInxAsySb1y/GaSb quantum well for III-V based devices emitting near 2.7 µm</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial solid phase reactions in cobalt/aluminum oxide/silicon(001) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of physics conference series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13, pp.012005</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (21), pp.5992-5994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603269v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial solid phase reactions in cobalt/aluminum oxide/silicon(001) system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative II-IV-V2 and Zn-III-IV-As3 compounds for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518 (21), pp.5992-5994</w:t>
+              <w:t xml:space="preserve">Fizika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XVI (3-4EN), pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523867v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative II-IV-V2 and Zn-III-IV-As3 compounds for photovoltaic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Electronic and magnetic properties of Mn-doped BeSiAs2 and BeGeAs2 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. L. Lazzari</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, XVI (3-4EN), pp.33-36</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1-6), pp.045507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603270v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and magnetic properties of Mn-doped BeSiAs2 and BeGeAs2 compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A theoretical study of laser structures based on dilute-nitride InAsN for mid-infrared operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/8/085010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386900v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of laser structures based on dilute-nitride InAsN for mid-infrared operation</w:t>
+                <w:t xml:space="preserve">Nitrogen effect on optical gain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/24/8/085010⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.489-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618135v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen effect on optical grain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8711,2204 +8765,2058 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3), pp.489-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen effect on optical gain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
+                <w:t xml:space="preserve">Optical gain calculation of mid-infrared InAsN/GaSb quantum-well laser for tunable absorption spectroscopy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Fredj</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Cuminal</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.07.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.751 - 754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327284v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gain calculation of mid-infrared InAsN/GaSb quantum-well laser for tunable absorption spectroscopy applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">InAsN/GaSb/InAsN ‘W’ quantum well laser for mid-infrared emission: from electronic structure to threshold current density calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ben Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (21), pp.215106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/21/215106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617344v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAsN/GaSb/InAsN ‘W’ quantum well laser for mid-infrared emission: from electronic structure to threshold current density calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Coulomb interaction of electron gas in MQWs Si/Si1−xGex/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/21/215106⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.939 - 942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617369v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of p–i–n heterojunctions built on strain-compensated Si/Si0.40Ge0.60/Si multiple quantum wells for photodetection near 1.55 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 517 (1), pp.388-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb interaction of electron gas in MQWs Si/Si1−xGex/Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
+                <w:t xml:space="preserve">Structural, electronic and optical properties of II-IV-N-2 compounds (II=Be,Zn;IV=Si,Ge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud D?avitaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 245 (1), pp.142-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01617316v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electronic and optical properties of II-IV-N-2 compounds (II=Be,Zn;IV=Si,Ge)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Lazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 245 (1), pp.142-148</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 305, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269959v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.K. Lazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 305, pp.26</w:t>
+              <w:t xml:space="preserve">, 2007, 305, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386873v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant tunnelling versus thermally activated transport through strained Si1-xGex/Si/Si1-xGex quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Berashevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viktor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 305, pp.26-29</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (11), pp.115336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175319v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunnelling versus thermally activated transport through strained Si1-xGex/Si/Si1-xGex quantum wells</w:t>
+                <w:t xml:space="preserve">Resonant tunneling versus thermally activated transport through strained Si1-xGex/Si/Si1-xGex quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Berashevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (11), pp.115336</w:t>
+              <w:t xml:space="preserve">Virtual Journal of Nanoscale Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (12), pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165310v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling versus thermally activated transport through strained Si1-xGex/Si/Si1-xGex quantum well</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of magnetic tunnel junctions on Si(001) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olive-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Journal of Nanoscale Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 515, pp.6501-6506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.02.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175316v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of magnetic tunnel junctions on Si(001) substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Coudreau</w:t>
+                <w:t xml:space="preserve">A novel quantum-well laser structure based on InAs1-xNx/GaSb system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj A. Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.02.077⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.592-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175305v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel quantum-well laser structure based on InAs1-xNx/GaSb system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced electrostatic confinement of electron gas in W strain-compensated Si/SiGe/Si type-II quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200673246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 121 (2), pp.421-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175311v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced electrostatic confinement of electron gas in W strain-compensated Si/SiGe/Si type-II quantum wells</w:t>
+                <w:t xml:space="preserve">Field effect on electron-hole recombination in Si/Si1-Xgex/Si quantum wells having a W-like type II potential profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Saïd</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, n° 2-3, pp.214-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00328229v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect on electron-hole recombination in Si/Si1-Xgex/Si quantum wells having a W-like type II potential profile</w:t>
+                <w:t xml:space="preserve">Modeling of the Stark effect in strained n-type Ge0.6Si0.4/Si/Ge0.6Si0.4 resonat tunneling diodes with graded electrostatic GexSi1-x (0.25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrallah S. Abdi-Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, n° 2-3, pp.214-217</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (4-5), pp.737-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068519v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Stark effect in strained n-type Ge0.6Si0.4/Si/Ge0.6Si0.4 resonat tunneling diodes with graded electrostatic GexSi1-x (0.25</w:t>
+                <w:t xml:space="preserve">Field effect on optical recombination in Si/SiGe quantum hgeterostructures having U, W and M type II potential designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (4-5), pp.737-740</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124, pp.470-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133705v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect on optical recombination in Si/SiGe quantum hgeterostructures having U, W and M type II potential designs</w:t>
+                <w:t xml:space="preserve">Strain-balanced Si&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;/Si type II quantum wells for 1.55μm detection and emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11996,51 +11904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Frankfurt, Germany</w:t>
@@ -12496,51 +12404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Nanostructures: Physics and Technology, NANO 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint-Petersbourg, Russia. pp.338-339</w:t>
@@ -13165,51 +13073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Omri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Selmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elhosiny Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Lazzari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mhamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lazzari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024240081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bousselmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lazzari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sebai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bousselmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kanzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krivosheeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shaposhnikov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borisenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04485-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sa&#239;di" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Alaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Boujmil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2019.09.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhamdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03324-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sfina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ammar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abd49a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krivosheeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaposhnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#160;e. Borisenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X19400076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jbeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36959/665/321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sfina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boujmil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Lazzari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boua&#239;cha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khamlich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Lazzari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dimassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9879-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sa&#239;di" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boustanji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kechiantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.01.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bhouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.08.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rached" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belmabrouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.12.035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.10.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Waileong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/12/122002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kechiantz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2521" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.05.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Krivosheeva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Borisenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skorodumova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2015.068886" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lazzari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214522v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahyaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lazzari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/8/085016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Krivosheeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Borisenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Skorodumova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanas'Ev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rached" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/38/385102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yahyaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bournel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E05B8CC98220C1AB4E28AF41519AA097A9A34B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350305" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2EA2FBF7DE12D412D7C7ED603DFC48050DFBB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Sfina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Yahyaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/mnsms.2014.41007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeiri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698897v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jdidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mnasri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lazzari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liudvikouskaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nassrallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/12/125019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W5KPF5K2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadj Belgacem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bozzo-Escoubas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Rejeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2011.07.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38MNJ6PL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Asri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Maachi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Ameziane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603269v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618135v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fredj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/8/085010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTN8K6ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327284v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Lazzari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.07.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTRN46B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fredj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDH7RSND-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debbichi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Fredj" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ridene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/21/215106" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8304B12D7EE68D59155BB6F455356F3D7179EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJVF031-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.083" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNG7MWP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D?avitaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Lazarov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berashevich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viktor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj A. Ben" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673246" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35GDCRRC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.082" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRQKC8Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrallah S. Abdi-Ben" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017817v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. d'Avitaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00389-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVDT6HPN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grunberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouillant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993254" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE90BFE5179B0543050DDCC6485DB00E829F226D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90158-F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3642E8CDFFC3628311BA2F2FC4AC4438F5BA3D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pitard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910776" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346925" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656141v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Kacem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Jaba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. V Krivosheeva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. L Shaposhnikov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. E Borisenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.10.217" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828413v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756645v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Anda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Nieto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711727" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Omri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Selmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elhosiny Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Lazzari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mhamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lazzari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024240081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bousselmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lazzari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sebai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bousselmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kanzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krivosheeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shaposhnikov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borisenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04485-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03324-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sa&#239;di" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Alaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Boujmil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2019.09.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sfina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ammar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abd49a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krivosheeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaposhnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#160;e. Borisenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X19400076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jbeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36959/665/321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sfina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boujmil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Lazzari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boua&#239;cha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dimassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9879-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khamlich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Lazzari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sa&#239;di" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boustanji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kechiantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.01.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bhouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.08.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rached" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belmabrouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.12.035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.10.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC5S024F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.05.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Krivosheeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Borisenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skorodumova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2015.068886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Waileong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/12/122002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kechiantz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2521" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahyaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lazzari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/8/085016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lazzari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Krivosheeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Borisenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Skorodumova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanas'Ev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhouri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rached" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/38/385102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yahyaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bournel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400054" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E05B8CC98220C1AB4E28AF41519AA097A9A34B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862226" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.08.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992902v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350305" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2EA2FBF7DE12D412D7C7ED603DFC48050DFBB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Sfina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Yahyaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/mnsms.2014.41007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jdidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mnasri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lazzari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698898v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liudvikouskaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nassrallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/12/125019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W5KPF5K2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadj Belgacem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bozzo-Escoubas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Rejeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2011.07.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38MNJ6PL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Asri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Maachi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Ameziane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603269v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618135v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fredj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/8/085010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTN8K6ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Lazzari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.07.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTRN46B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269960v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fredj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDH7RSND-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debbichi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Fredj" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ridene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/21/215106" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8304B12D7EE68D59155BB6F455356F3D7179EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617316v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.083" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNG7MWP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJVF031-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D?avitaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Lazarov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berashevich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viktor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj A. Ben" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673246" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35GDCRRC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.082" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRQKC8Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrallah S. Abdi-Ben" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017817v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. d'Avitaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00389-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVDT6HPN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grunberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouillant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993254" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE90BFE5179B0543050DDCC6485DB00E829F226D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90158-F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3642E8CDFFC3628311BA2F2FC4AC4438F5BA3D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pitard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910776" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346925" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656141v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Kacem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Jaba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. V Krivosheeva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. L Shaposhnikov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. E Borisenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.10.217" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828413v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756645v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Anda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Nieto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711727" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>