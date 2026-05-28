--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1715,417 +1715,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of WO3-decorated porous silicon and Al2O3-ALD encapsulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration and characterization of CuInSe 2 thin films using one-step electrodeposition method on silicon substrate for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Nouri</w:t>
+                <w:t xml:space="preserve">H Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boujmil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Dimassi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouaïcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-018-9879-1⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.016414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaa604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958616v1</w:t>
+                <w:t xml:space="preserve">hal-03144205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Study of WO3-decorated porous silicon and Al2O3-ALD encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dimassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (20), pp.17731-17736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-018-9879-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688043v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of CuInSe 2 thin films using one-step electrodeposition method on silicon substrate for photovoltaic application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bouaïcha</w:t>
+                <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benabderrahmane Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khamlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dimassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aaa604⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 645, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144205v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t>
               </w:r>
@@ -2245,126 +2245,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of physical properties of stain-etched porous silicon by integration of WO3 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Benabderrahmane Zaghouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dimassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 645, pp.51-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156158v1</w:t>
@@ -2609,51 +2609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kechiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.767-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,909 +3741,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Spatial Separation of Type-II GaSb Quantum Dots from the Depletion Region on the Conversion Efficiency Limit of GaAs Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kechiantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanas'Ev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (8), pp.1003-1016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721079v1</w:t>
+                <w:t xml:space="preserve">hal-01176908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial separation of type-II GaSb quantum dots from the depletion region on the conversion efficiency limit of GaAs solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Afanasev</w:t>
+                <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Skorodumova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2521⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (8-9), pp.654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2015.068886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151392v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge&amp;lt;sub&amp;gt;0.964&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;0.036&amp;lt;/sub&amp;gt;/Ge multiple quantum wells by quantum modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical study of defect impact on two-dimensional MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chow Waileong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/36/12/122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214522v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct band gap InxGa1-xAs/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Jbeli</w:t>
+                <w:t xml:space="preserve">Impact of spatial separation of type-II GaSb quantum dots from the depletion region on the conversion efficiency limit of GaAs solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Kechiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L. Lazzari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
+                <w:t xml:space="preserve">Andrei Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Photovoltaics: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (8), pp.1003-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176915v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling transport in AlzGa1-zN/InxGa1-x/AlzGa1-zN/InyGa1-yN quantum structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge&amp;lt;sub&amp;gt;0.964&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;0.036&amp;lt;/sub&amp;gt;/Ge multiple quantum wells by quantum modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (8), pp.085016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214532v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band gap modifications of two-dimensional defected MoS 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct band gap InxGa1-xAs/Ge type II strained quantum wells for short-wave infrared p-i-n photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jbeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.472-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144566v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Spatial Separation of Type-II GaSb Quantum Dots from the Depletion Region on the Conversion Efficiency Limit of GaAs Solar Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Resonant tunneling transport in AlzGa1-zN/InxGa1-x/AlzGa1-zN/InyGa1-yN quantum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (8), pp.1003-1016</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (38), pp.385102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176908v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stark shift of the absorption spectra in Ge/Ge1−xSnx/Ge type-I single QW cell for mid-wavelength infra-red modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4788,261 +4788,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge 0.964 Sn 0.036 /Ge multiple quantum wells by quantum modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Sfina</w:t>
+                <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (38), pp.385102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151362v1</w:t>
+                <w:t xml:space="preserve">hal-03151396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling transport in Al z Ga 1− z N/In x Ga 1− x N/Al z Ga 1− z N/In y Ga 1− y N quantum structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Rached</w:t>
+                <w:t xml:space="preserve">Performance evaluation of high-detectivity p-i-n infrared photodetector based on compressively-strained Ge 0.964 Sn 0.036 /Ge multiple quantum wells by quantum modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/38/385102⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (8), pp.085016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/30/8/085016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151396v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant tunneling transport in AlxGa1-x/InyGa1-yN/ AlxGa1-x/ InzGa1-zN quantum structures</w:t>
               </w:r>
@@ -5145,51 +5145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the quantum transport in strained Si/SiGe/Si superlattices based p-i-n infrared photodetectors for 1.3-1.55 μm optical communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,90 +5240,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band engineering and absorption spectra in compressively strained Ge 0.92 Sn 0.08 /Ge (001) double quantum well for infrared photodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5382,90 +5382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-function engineering and absorption spectra in Si 0.16 Ge 0.84 /Ge 0.94 Sn 0.06 /Si 0.16 Ge 0.84 strained on relaxed Si 0.10 Ge 0.90 type I quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5525,51 +5525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Abdi-Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,264 +5640,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of AII-BIV-CV2 chalcopyrite semiconductors doped with 3d-elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Magnetic properties of A II -B IV -C 2 V chalcopyrite semiconductors doped with 3d-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 251 (5), pp.1007-1019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 251 (5), pp.1007-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201350305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992902v1</w:t>
+                <w:t xml:space="preserve">hal-03151346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of A II -B IV -C 2 V chalcopyrite semiconductors doped with 3d-elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+                <w:t xml:space="preserve">Magnetic properties of AII-BIV-CV2 chalcopyrite semiconductors doped with 3d-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 251 (5), pp.1007-1019. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 251 (5), pp.1007-1019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03151346v1</w:t>
+                <w:t xml:space="preserve">hal-00992902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Quantum Transport in Strained Si/SiGe/Si Superlattices Based P-i-n Infrared Photodetectors for 1.3 - 1.55 μm Optical Communication</w:t>
               </w:r>
@@ -6000,90 +6000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transport through cubic InGaN/AlGaN resonant tunneling diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6242,90 +6242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the electronic structure and direct-gap absorption spectra in Ge-rich Si1-xGex/Ge/Si1-xGex type-I quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6478,269 +6478,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn Concentration and Quantum Size Effects on Spin-Polarized Transport Through CdMnTe Based Magnetic Resonant Tunneling Diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio modeling of the structural, electronic and optical properties of AIIBIVCV2 semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mnasri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Sfina</w:t>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Lazzari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (11), pp.8791-8796</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.205201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843723v1</w:t>
+                <w:t xml:space="preserve">hal-00698898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modeling of the structural, electronic and optical properties of AIIBIVCV2 semiconductors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Mn Concentration and Quantum Size Effects on Spin-Polarized Transport Through CdMnTe Based Magnetic Resonant Tunneling Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.205201</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.8791-8796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698898v1</w:t>
+                <w:t xml:space="preserve">hal-00843723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si/S1-xGex/Si-based quantum wells infrared photodetector operating at 1.55 mu m</w:t>
               </w:r>
@@ -6940,269 +6940,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AII-BIV-CV2 ternary semiconductors for photovoltaics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin polarization and spin-dependent transmittance in II-VI diluted magnetic semiconductor heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
+                <w:t xml:space="preserve">S. Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.201-205</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323, pp.334-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603275v1</w:t>
+                <w:t xml:space="preserve">hal-00566373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin polarization and spin-dependent transmittance in II-VI diluted magnetic semiconductor heterostructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Abdi-Ben Nasrallah</w:t>
+                <w:t xml:space="preserve">AII-BIV-CV2 ternary semiconductors for photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Borisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 323, pp.334-339</w:t>
+              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.201-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566373v1</w:t>
+                <w:t xml:space="preserve">hal-00603275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-color quantum well photodetector for mid- and long-wavelength infrared detection</w:t>
               </w:r>
@@ -7449,277 +7449,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical characterizations of nanometer scaled aluminum oxide in metal / insulator / silicon (100) heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+                <w:t xml:space="preserve">Electrical field and temperature effects in 2D-2D resonant tunneling diodes based on cubic InGaN/AlGaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vizzini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Coudreau</w:t>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.230-235</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1544-1547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603274v1</w:t>
+                <w:t xml:space="preserve">hal-00603259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical field and temperature effects in 2D-2D resonant tunneling diodes based on cubic InGaN/AlGaN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Debbichi</w:t>
+                <w:t xml:space="preserve">Structural and electrical characterizations of nanometer scaled aluminum oxide in metal / insulator / silicon (100) heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mejri</w:t>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (5), pp.1544-1547</w:t>
+              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.230-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603259v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of band structure properties for III-V nitrides quantum wells</w:t>
               </w:r>
@@ -7731,51 +7731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7841,385 +7841,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Diffusion of cobalt and silicon through an ultrathin aluminum oxide layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of Ga1-xInxAsySb1y/GaSb quantum well for III-V based devices emitting near 2.7 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sfina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 256, pp.2731-2734</w:t>
+              <w:t xml:space="preserve">Institute of physics conference series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.012005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475821v1</w:t>
+                <w:t xml:space="preserve">hal-00603269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Ga1-xInxAsySb1y/GaSb quantum well for III-V based devices emitting near 2.7 µm</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial solid phase reactions in cobalt/aluminum oxide/silicon(001) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of physics conference series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13, pp.012005</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (21), pp.5992-5994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603269v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial solid phase reactions in cobalt/aluminum oxide/silicon(001) system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-Diffusion of cobalt and silicon through an ultrathin aluminum oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Langer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rochdi</w:t>
+                <w:t xml:space="preserve">A. El Maachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Oughaddou</w:t>
+                <w:t xml:space="preserve">E.L. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518 (21), pp.5992-5994</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 256, pp.2731-2734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523867v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative II-IV-V2 and Zn-III-IV-As3 compounds for photovoltaic applications</w:t>
               </w:r>
@@ -8244,51 +8244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fizika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XVI (3-4EN), pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8339,77 +8339,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Shaposhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (1-6), pp.045507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8434,51 +8434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study of laser structures based on dilute-nitride InAsN for mid-infrared operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8580,51 +8580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen effect on optical gain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8720,444 +8720,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen effect on optical grain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+                <w:t xml:space="preserve">InAsN/GaSb/InAsN ‘W’ quantum well laser for mid-infrared emission: from electronic structure to threshold current density calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ben Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (21), pp.215106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/21/215106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269960v1</w:t>
+                <w:t xml:space="preserve">hal-01617369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gain calculation of mid-infrared InAsN/GaSb quantum-well laser for tunable absorption spectroscopy applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Nitrogen effect on optical grain and radiative current density for mid-infrared InAs(N)/GaSb/InAs(N) quantum-well laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.489-493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01617344v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAsN/GaSb/InAsN ‘W’ quantum well laser for mid-infrared emission: from electronic structure to threshold current density calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-L Lazzari</w:t>
+                <w:t xml:space="preserve">Optical gain calculation of mid-infrared InAsN/GaSb quantum-well laser for tunable absorption spectroscopy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ridene</w:t>
+                <w:t xml:space="preserve">A. Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (21), pp.215106. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.751 - 754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/21/215106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617369v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb interaction of electron gas in MQWs Si/Si1−xGex/Si</w:t>
               </w:r>
@@ -9466,51 +9466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Krivosheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud D?avitaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9548,64 +9548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,51 +9673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9837,64 +9837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Viktor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (11), pp.115336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9945,64 +9945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Berashevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.E. Borisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arnaud d'Avitaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Journal of Nanoscale Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (12), pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10173,51 +10173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel quantum-well laser structure based on InAs1-xNx/GaSb system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj A. Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10225,51 +10225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (2), pp.592-594. </w:t>
@@ -10474,51 +10474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field effect on electron-hole recombination in Si/Si1-Xgex/Si quantum wells having a W-like type II potential profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10582,51 +10582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrallah S. Abdi-Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10677,51 +10677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field effect on optical recombination in Si/SiGe quantum hgeterostructures having U, W and M type II potential designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10772,51 +10772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-balanced Si&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;/Si type II quantum wells for 1.55μm detection and emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sfina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11977,51 +11977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical gain calculation of dilute Nitride InAsN/GaSb laser diodes operating in the mid-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12102,51 +12102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilute-Nitride &amp;quot;W&amp;quot; and &amp;quot;M&amp;quot; InAsN/GaSb laser diodes for gaz analysis in the mid-infrared domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12352,51 +12352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-based quantum-well lasers on InAs substrate for midwave-infrared emission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj A. Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12404,51 +12404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Nanostructures: Physics and Technology, NANO 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint-Petersbourg, Russia. pp.338-339</w:t>
@@ -13073,51 +13073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Omri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Selmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elhosiny Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Lazzari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mhamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lazzari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024240081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bousselmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lazzari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sebai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bousselmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kanzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krivosheeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shaposhnikov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borisenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04485-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03324-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sa&#239;di" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Alaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Boujmil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2019.09.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sfina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ammar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abd49a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krivosheeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaposhnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#160;e. Borisenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X19400076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jbeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36959/665/321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sfina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boujmil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Lazzari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boua&#239;cha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dimassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9879-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khamlich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Lazzari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sa&#239;di" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boustanji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kechiantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.01.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bhouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.08.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rached" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belmabrouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.12.035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.10.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC5S024F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.05.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Krivosheeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Borisenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skorodumova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2015.068886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Waileong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/12/122002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kechiantz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2521" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahyaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lazzari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/8/085016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lazzari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Krivosheeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Borisenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Skorodumova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanas'Ev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhouri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rached" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/38/385102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yahyaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bournel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400054" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E05B8CC98220C1AB4E28AF41519AA097A9A34B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862226" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.08.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992902v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350305" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2EA2FBF7DE12D412D7C7ED603DFC48050DFBB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Sfina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Yahyaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/mnsms.2014.41007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jdidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mnasri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lazzari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698898v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liudvikouskaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nassrallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/12/125019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W5KPF5K2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadj Belgacem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bozzo-Escoubas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Rejeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2011.07.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38MNJ6PL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Asri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Maachi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Ameziane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603269v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618135v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fredj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/8/085010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTN8K6ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Lazzari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.07.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTRN46B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269960v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fredj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDH7RSND-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debbichi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Fredj" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ridene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/21/215106" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8304B12D7EE68D59155BB6F455356F3D7179EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617316v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.083" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNG7MWP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJVF031-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D?avitaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Lazarov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berashevich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viktor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj A. Ben" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673246" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35GDCRRC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.082" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRQKC8Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrallah S. Abdi-Ben" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017817v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. d'Avitaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00389-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVDT6HPN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grunberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouillant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993254" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE90BFE5179B0543050DDCC6485DB00E829F226D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90158-F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3642E8CDFFC3628311BA2F2FC4AC4438F5BA3D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pitard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910776" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346925" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656141v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Kacem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Jaba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. V Krivosheeva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. L Shaposhnikov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. E Borisenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.10.217" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828413v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756645v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Anda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Nieto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711727" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Omri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Selmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elhosiny Ali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Lazzari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Azaiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mhamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lazzari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024240081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bousselmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lazzari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414670" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sebai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bousselmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kanzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105558" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krivosheeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shaposhnikov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borisenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04485-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benabderrahmane Zaghouani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03324-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sa&#239;di" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Alaya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Boujmil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2019.09.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sfina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ammar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abd49a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krivosheeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaposhnikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#160;e. Borisenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X19400076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jbeli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36959/665/321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sfina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Said" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boujmil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Lazzari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boua&#239;cha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sa&#239;di" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dimassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9879-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khamlich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Lazzari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.10.041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boustanji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Jaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.03.038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kechiantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.01.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bhouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.08.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rached" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belmabrouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.12.035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.10.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC5S024F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.05.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Krivosheeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Borisenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Skorodumova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2015.068886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chow Waileong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/36/12/122002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanas'Ev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lazzari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Krivosheeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Shaposhnikov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Borisenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Skorodumova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kechiantz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2521" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahyaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lazzari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/8/085016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhouri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rached" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/38/385102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yahyaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bournel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400054" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5E05B8CC98220C1AB4E28AF41519AA097A9A34B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862226" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nasrallah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.08.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350305" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2EA2FBF7DE12D412D7C7ED603DFC48050DFBB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Sfina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Yahyaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/mnsms.2014.41007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jdidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lazzari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud d'Avitaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mnasri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liudvikouskaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdi-Ben Nassrallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/12/125019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W5KPF5K2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadj Belgacem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bozzo-Escoubas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603259v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Rejeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2011.07.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38MNJ6PL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475821v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Asri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Maachi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Ameziane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618135v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchriha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Fredj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/24/8/085010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TTN8K6ML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Lazzari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.07.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTRN46B3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617369v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Debbichi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Fredj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ridene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/21/215106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8304B12D7EE68D59155BB6F455356F3D7179EEA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617344v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fredj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.072" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDH7RSND-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617316v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.083" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZNG7MWP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386891v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMJVF031-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud D?avitaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Lazarov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berashevich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viktor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj A. Ben" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673246" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35GDCRRC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328229v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.082" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRQKC8Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrallah S. Abdi-Ben" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017817v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derrien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. d'Avitaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00389-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVDT6HPN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grunberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouillant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993254" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE90BFE5179B0543050DDCC6485DB00E829F226D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alibert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulli&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90158-F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3642E8CDFFC3628311BA2F2FC4AC4438F5BA3D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pitard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991143" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910776" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346925" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656141v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Kacem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejeh Jaba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. V Krivosheeva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. L Shaposhnikov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. E Borisenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.10.217" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828413v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756645v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Anda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Nieto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711727" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414605v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>