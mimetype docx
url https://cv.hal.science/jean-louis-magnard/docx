--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1458,51 +1458,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea (L.) and their relevance for perfume manufacture</w:t>
+                <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea(L.) and their relevance for perfume manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Zerbe</w:t>
@@ -1541,480 +1541,480 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12, </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-12-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650002v1</w:t>
+                <w:t xml:space="preserve">hal-04735808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea(L.) and their relevance for perfume manufacture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Valot</w:t>
+                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-119⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735808v1</w:t>
+                <w:t xml:space="preserve">ujm-00749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Olivier</w:t>
+                <w:t xml:space="preserve">Claire Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delbecque</w:t>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749471v1</w:t>
+                <w:t xml:space="preserve">hal-04735797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
+                <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea (L.) and their relevance for perfume manufacture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Zerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Cohade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735797v1</w:t>
+                <w:t xml:space="preserve">hal-02650002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step identification of conserved miRNAs, their targets, potential transcription factors and effector genes of complete secondary metabolism pathways after 454 pyrosequencing of calyx cDNAs from the Labiate Salvia sclarea L</w:t>
               </w:r>
@@ -2140,1018 +2140,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Jullien</w:t>
+                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (6), pp.525-526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189101v1</w:t>
+                <w:t xml:space="preserve">ujm-00188391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 226 (4), pp.853-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00188391v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+                <w:t xml:space="preserve">Role of Petal-Specific Orcinol O -Methyltransferases in the Evolution of Rose Scent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Bechec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (1), pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.070961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735828v1</w:t>
+                <w:t xml:space="preserve">hal-04735831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Petal-Specific Orcinol O -Methyltransferases in the Evolution of Rose Scent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dutron</w:t>
+                <w:t xml:space="preserve">Progression through Meiosis I and Meiosis II in Arabidopsis Anthers Is Regulated by an A-Type Cyclin Predominately Expressed in Prophase I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 140 (1), pp.18-29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 136 (4), pp.4127-4135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.104.051201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.070961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735831v1</w:t>
+                <w:t xml:space="preserve">hal-04735836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression through Meiosis I and Meiosis II in Arabidopsis Anthers Is Regulated by an A-Type Cyclin Predominately Expressed in Prophase I</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphogenesis of Maize Embryos Requires ZmPRPL35-1 Encoding a Plastid Ribosomal Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cordelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 136 (4), pp.4127-4135. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 134 (2), pp.649-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.030767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.104.051201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735836v1</w:t>
+                <w:t xml:space="preserve">hal-04735846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of Maize Embryos Requires ZmPRPL35-1 Encoding a Plastid Ribosomal Protein</w:t>
+                <w:t xml:space="preserve">ZmEBE genes show a novel, continuous expression pattern in the central cell before fertilization and in specific domains of the resulting endosperm after fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lehouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frangne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Heckel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cordelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (6), pp.821-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:PLAN.0000023672.37089.00⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.103.030767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735846v1</w:t>
+                <w:t xml:space="preserve">hal-04735841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZmEBE genes show a novel, continuous expression pattern in the central cell before fertilization and in specific domains of the resulting endosperm after fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5‐dimethoxytoluene and 1,3,5‐trimethoxybenzene by novel rose O ‐methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noellie Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Heckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:PLAN.0000023672.37089.00⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 523 (1-3), pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)02956-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04735841v1</w:t>
+                <w:t xml:space="preserve">hal-04735849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5‐dimethoxytoluene and 1,3,5‐trimethoxybenzene by novel rose O ‐methyltransferases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noellie Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,197 +3159,63 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 523 (1-3), pp.113-118. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3371,315 +3225,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-Induced Gene Silencing in Rose Flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijun Yan</w:t>
+                <w:t xml:space="preserve">Zhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus-Induced Gene Silencing in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2172, Springer US, pp.223-232, 2020, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0751-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-Induced Gene Silencing in Rose Flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijun Yan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boachon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Courdavault; Sébastien Besseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus-Induced Gene Silencing in Plants. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2172, Springer US, pp.223-232, 2020, Methods in Molecular Biology, 978-1-0716-0753-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0751-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3826,51 +3680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeampierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius Bony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bettini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausilia Campanaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.03.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caniard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zerbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cohade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bechec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070961" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heckel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030767" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehouque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000023672.37089.00" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7WHM78V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02956-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeampierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius Bony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bettini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausilia Campanaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.03.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caniard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zerbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cohade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bechec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heckel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030767" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehouque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000023672.37089.00" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7WHM78V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02956-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>