--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -612,648 +612,660 @@
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.74-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornyl-diphosphate synthase from Lavandula angustifolia: A major monoterpene synthase involved in essential oil quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Despinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fiorucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.24-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Roccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (6), pp.525-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735777v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735823v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,228 +1285,228 @@
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t>
+              <w:t xml:space="preserve">, 2013, 84 (1-2), pp.227-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545231v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bony</w:t>
+                <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea (L.) and their relevance for perfume manufacture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Zerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Petit</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Cohade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735790v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea(L.) and their relevance for perfume manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1562,648 +1574,660 @@
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-12-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea (L.) and their relevance for perfume manufacture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-step identification of conserved miRNAs, their targets, potential transcription factors and effector genes of complete secondary metabolism pathways after 454 pyrosequencing of calyx cDNAs from the Labiate Salvia sclarea L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-119⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 450 (1-2), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650002v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step identification of conserved miRNAs, their targets, potential transcription factors and effector genes of complete secondary metabolism pathways after 454 pyrosequencing of calyx cDNAs from the Labiate Salvia sclarea L</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2009.10.004⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 226 (4), pp.853-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735811v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,1015 +2259,869 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (6), pp.525-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00188391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the adaxial and abaxial epidermal layers of the rose petal emit volatile scent compounds.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Petal-Specific Orcinol O -Methyltransferases in the Evolution of Rose Scent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jullien</w:t>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Bechec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-007-0531-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (1), pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.070961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00189101v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Petal-Specific Orcinol O -Methyltransferases in the Evolution of Rose Scent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dutron</w:t>
+                <w:t xml:space="preserve">Progression through Meiosis I and Meiosis II in Arabidopsis Anthers Is Regulated by an A-Type Cyclin Predominately Expressed in Prophase I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 140 (1), pp.18-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.105.070961⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 136 (4), pp.4127-4135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.104.051201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735831v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression through Meiosis I and Meiosis II in Arabidopsis Anthers Is Regulated by an A-Type Cyclin Predominately Expressed in Prophase I</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphogenesis of Maize Embryos Requires ZmPRPL35-1 Encoding a Plastid Ribosomal Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cordelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 136 (4), pp.4127-4135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.104.051201⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 134 (2), pp.649-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.030767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735836v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of Maize Embryos Requires ZmPRPL35-1 Encoding a Plastid Ribosomal Protein</w:t>
+                <w:t xml:space="preserve">ZmEBE genes show a novel, continuous expression pattern in the central cell before fertilization and in specific domains of the resulting endosperm after fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lehouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frangne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heckel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cordelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.103.030767⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (6), pp.821-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:PLAN.0000023672.37089.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735846v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZmEBE genes show a novel, continuous expression pattern in the central cell before fertilization and in specific domains of the resulting endosperm after fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noellie Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Heckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04735841v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5‐dimethoxytoluene and 1,3,5‐trimethoxybenzene by novel rose O ‐methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noellie Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 523 (1-3), pp.113-118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)02956-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)02956-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04735849v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01925579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3284,256 +3162,122 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Boachon</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boachon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Courdavault; Sébastien Besseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus-Induced Gene Silencing in Plants. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2172, Springer US, pp.223-232, 2020, Methods in Molecular Biology, 978-1-0716-0753-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0751-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3680,51 +3424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeampierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius Bony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bettini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausilia Campanaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.03.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caniard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zerbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cohade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bechec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heckel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030767" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehouque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000023672.37089.00" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7WHM78V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02956-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeampierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius Bony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bettini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausilia Campanaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.03.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P5F07MT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caniard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zerbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cohade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bechec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heckel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030767" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehouque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000023672.37089.00" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7WHM78V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02956-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>