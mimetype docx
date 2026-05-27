--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -934,404 +934,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
+                <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735823v1</w:t>
+                <w:t xml:space="preserve">hal-02545231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Petit</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (6), pp.525-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.6.4659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545231v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (1-2), pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735790v1</w:t>
@@ -1368,51 +1368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Zerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,404 +1470,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea(L.) and their relevance for perfume manufacture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Valot</w:t>
+                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-119⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735808v1</w:t>
+                <w:t xml:space="preserve">ujm-00749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
+                <w:t xml:space="preserve">Discovery and functional characterization of two diterpene synthases for sclareol biosynthesis in Salvia sclarea(L.) and their relevance for perfume manufacture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Zerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Cohade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00749471v1</w:t>
+                <w:t xml:space="preserve">hal-04735808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Localization of the Diterpene Sclareol in Clary Sage (Salvia sclarea L., Lamiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Olivier</w:t>
+                <w:t xml:space="preserve">Claire Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delbecque</w:t>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e48253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0048253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735797v1</w:t>
@@ -1878,51 +1878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step identification of conserved miRNAs, their targets, potential transcription factors and effector genes of complete secondary metabolism pathways after 454 pyrosequencing of calyx cDNAs from the Labiate Salvia sclarea L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 450 (1-2), pp.55-62. </w:t>
@@ -2170,90 +2170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Emission of Volatile Compounds by Petal Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2820,286 +2820,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5‐dimethoxytoluene and 1,3,5‐trimethoxybenzene by novel rose O ‐methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noellie Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 523 (1-3), pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)02956-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925579v1</w:t>
+                <w:t xml:space="preserve">hal-04735849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5‐dimethoxytoluene and 1,3,5‐trimethoxybenzene by novel rose O ‐methyltransferases</w:t>
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noellie Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 523 (1-3), pp.113-118. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)02956-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735849v1</w:t>
+                <w:t xml:space="preserve">hal-01925579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boachon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Courdavault; Sébastien Besseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus-Induced Gene Silencing in Plants. Methods and Protocols</w:t>
@@ -3424,51 +3424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeampierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius Bony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bettini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausilia Campanaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.03.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P5F07MT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caniard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zerbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cohade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bechec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heckel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030767" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehouque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000023672.37089.00" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7WHM78V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735849v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02956-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jeampierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barrit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius Bony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bettini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausilia Campanaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blerot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.03.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P5F07MT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.6.4659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caniard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Zerbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cohade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Valot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-119" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delbecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Garry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048253" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DKX3ZTH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189101v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergougnoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caissard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0531-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26BK47B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00188391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bechec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.070961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heckel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030767" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehouque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000023672.37089.00" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7WHM78V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)02956-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>