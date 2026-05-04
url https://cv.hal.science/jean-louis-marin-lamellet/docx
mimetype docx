--- v0 (2026-04-02)
+++ v1 (2026-05-04)
@@ -412,174 +412,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02076160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“What is the cocoon but a dark cabinet?”: Benjamin O. Flower, Print Culture and the Legitimisation of Fringe Science in the 1890s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Diffuser la science en marge : autorité, savoir et publication, XVIe-XIXe siècle / Fringe Science in Print: Authority, Knowledge, and Publication, 16th-19th century, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027697ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du Grand Réveil spirituel à une Nouvelle Réforme protestante. Benjamin O. Flower et les ambiguïtés du potentiel mobilisateur de la religion (1890-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Transferts du religieux, 141, pp.107 - 119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01188380v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01102514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and imagined purity of at the turn of the 20th century: the example of B.O. Flower, reformer</w:t>
               </w:r>
@@ -954,1269 +954,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scrambling for a Cooperative Future: The Arena Magazine, Reform Discourses and the Production of National Identity (1889-1909)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future States : Modernity and National Identity (a nearly carbon-neutral conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is it merely a political problem? Woman Suffrage and the Populist Movement in the 1880s and the 1890s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale « “How Long Must Women Wait for Liberty?” Woman Suffrage and Women’s Citizenships in the Long History of the 19th Amendment »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Brighton, United Kingdom</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses dans les milieux libre-penseurs américains : l’âge du consentement sexuel au prisme du libre examen dans les années 1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser librement en religion dans les pays anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du populisme aujourd’hui autour des travaux de Charles Postel, en particulier The Populist Vision, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Triangle (2018-2019). Les sciences sociales au travail dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise from the Translator’s Perspective: The Transatlantic Travels of Agrarian Reformer Carl S. Vrooman (1898-1920s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence biennale de l’European Rural History Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilizing “periphery agrarians”: the rise and fall of American Farmers’ Alliances in the 1890s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilisations des électorats dans le monde anglophone : le rôle des organisations civiques et des mouvements citoyens (1867-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Expertise from the Translator’s Perspective: The Transatlantic Travels of Agrarian Reformer Carl S. Vrooman (1898-1920s)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visions du People’s Party aux États-Unis dans les années 1890 : voix engagées et regards critiques sur un mouvement oublié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès biennal de l’Institut des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From a Populist Atlantic to Humanitarian Internationalism: The Transatlantic Travels of Agrarian Reformer Carl S. Vrooman (1898-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence biennale de l’European Rural History Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Raising less corn and more Hell”? Éducation populaire, peur des foules et mouvement populiste pendant les années 1890</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’AFEA: « Disciplines/Indisciplines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Abandonner l’homme à la science pour qu’il soit classé comme une bête ou un insecte:’’ institutionnaliser et délégitimer les savoirs médicaux aux États-Unis dans les années 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Monthly Album of Crazy Fancies:” The Arena, “Cranks” and Radical Magazines in the 1890s »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’EAAS (European Association for American Studies) et la BAAS (British Association for American Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultiver l’individu, réformer la société : l’idée d’ « évolution sociale » au prisme du réformateur américain Benjamin O. Flower (1889-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologiser les faits sociaux. La “biologie” comme justification des discours et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin O. Flower et le progressisme populiste : cartographie d’un radicalisme transatlantique et transpacifique au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l’Institut des Amériques: « Amériques/Europe, les humanités numériques en partage ? Enjeux, innovation et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Mental Side of Life in the Pursuit of Happiness” : Happiness, Health and “Metaphysical Religions” at the Turn of the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l’AFEA: « La recherche du bonheur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who is to decide who the cranks are? Benjamin O. Flower, the common sense tradition and scientific expertise in the 1910s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et discours politique XVIIIe - XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel modèle religieux pour la démocratie ? Benjamin O. Flower, génie du protestantisme américain et anticatholicisme au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l’AFEA: « Les États-Unis : modèles, contre-modèles.. fin des modèles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publishing “The People’s Cause” in the USA at the turn of the century: Benjamin O. Flower, agrarian crusader from the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparing Populism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Grand Réveil spirituel à une Nouvelle Réforme Protestante. Benjamin O. Flower et les ambigüités du potentiel mobilisateur de la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l’AFEA: « Religion et spiritualité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630324v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03630301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and imagined purity at the turn of the 20th century: the example of B.O. Flower, reformer</w:t>
               </w:r>
@@ -3148,51 +3148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marin-Lamellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17770" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.165.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.157.0058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027697ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.10086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01527128v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marin-Lamellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.17770" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.165.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.157.0058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027697ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.10086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110710403-005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01527128v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>