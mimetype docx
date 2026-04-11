--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -498,511 +498,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18-years of high-Alpine rock wall monitoring using terrestrial laser scanning at the Tour Ronde east face, Mont-Blanc massif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+                <w:t xml:space="preserve">Fluvial terrace formation in mountainous areas: (1) Influence of climate changes during the last glacial cycle in Albania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rexhep Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad281d⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355 (G2), pp.331-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686145v1</w:t>
+                <w:t xml:space="preserve">hal-04639660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial terrace formation in mountainous areas: (1) Influence of climate changes during the last glacial cycle in Albania</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day quantification of seismic coupling along the décollement level beneath the Potwar Plateau region in Pakistan western Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rexhep Koçi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+                <w:t xml:space="preserve">Pauline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awais Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.251⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 637, pp.118723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639660v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day quantification of seismic coupling along the décollement level beneath the Potwar Plateau region in Pakistan western Himalaya</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Awais Ahmed</w:t>
+                <w:t xml:space="preserve">18-years of high-Alpine rock wall monitoring using terrestrial laser scanning at the Tour Ronde east face, Mont-Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtial-Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 637, pp.118723. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.034037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad281d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974097v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial terrace formation in a mountainous area (2): influence of eustatism, tectonics and altitudinal distribution of watersheds based on an allostratigraphic study (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Matraku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 356 (G1), pp.211-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1164,278 +1164,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embryonic fold and thrust belt south of the Himalayan morphological front: examples from the Central Nepal and Darjeeling piedmonts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glacial drainage development controls temporal and spatial fluctuations of sediment flux in Mont Blanc’s North face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Huyghe</w:t>
+                <w:t xml:space="preserve">Hervé Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Large</w:t>
+                <w:t xml:space="preserve">Arthur Schwing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Jouanne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104061⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (G2), pp.281-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798853v1</w:t>
+                <w:t xml:space="preserve">hal-03774808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial drainage development controls temporal and spatial fluctuations of sediment flux in Mont Blanc’s North face</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An embryonic fold and thrust belt south of the Himalayan morphological front: examples from the Central Nepal and Darjeeling piedmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">E Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Schwing</w:t>
+                <w:t xml:space="preserve">F Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354 (G2), pp.281-301. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230, pp.104061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774808v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR and optical images correlation illuminates post-seismic landslide motion after the Mw 7.8 Gorkha earthquake (Nepal)</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence of large paleo-earthquakes in Kashmir Himalaya seismic gap (Riasi area, India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2085,217 +2085,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid exhumation since at least 13 Ma in the Himalaya recorded by detrital apatite fission-track dating of Bengal fan (IODP Expedition 354) and modern Himalayan river sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bernet</w:t>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Galy</w:t>
+                <w:t xml:space="preserve">Harry Zekollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Naylor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Cruz</w:t>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116078⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107751v1</w:t>
+                <w:t xml:space="preserve">hal-02883462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paired 10 Be sampling of polished bedrock and erratic boulders to improve dating of glacial landforms: an example from the Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,292 +2304,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (5), pp.1168 - 1180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.4790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid exhumation since at least 13 Ma in the Himalaya recorded by detrital apatite fission-track dating of Bengal fan (IODP Expedition 354) and modern Himalayan river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Albert Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Zekollari</w:t>
+                <w:t xml:space="preserve">M Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+                <w:t xml:space="preserve">J Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.10420. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 534, pp.116078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883462v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic coupling quantified on inferred décollements beneath the western syntaxis of the Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Munawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awais Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Alam Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (9), </w:t>
@@ -2738,494 +2738,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic reconstruction for the Younger Dryas/Early Holocene transition and the Little Ice Age based on paleo-extents of Argentière glacier (French Alps)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du réchauffement climatique sur les processus morphologiques dans les reliefs montagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102778v1</w:t>
+                <w:t xml:space="preserve">hal-02395890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du réchauffement climatique sur les processus morphologiques dans les reliefs montagneux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climatic reconstruction for the Younger Dryas/Early Holocene transition and the Little Ice Age based on paleo-extents of Argentière glacier (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.105863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395890v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidewall erosion: Insights from in situ ‐produced 10 Be concentrations measured on supraglacial clasts (Mont Blanc massif, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postseismic deformation following the April 25, 2015 Gorkha earthquake (Nepal): Afterslip versus viscous relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.‐c. Sarr</w:t>
+                <w:t xml:space="preserve">Ananta Gajurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐l. Mugnier</w:t>
+                <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abrahami</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lok Bijaya Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (10), pp.1930-1944. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.105-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350703v1</w:t>
+                <w:t xml:space="preserve">hal-03094658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postseismic deformation following the April 25, 2015 Gorkha earthquake (Nepal): Afterslip versus viscous relaxation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sidewall erosion: Insights from in situ ‐produced 10 Be concentrations measured on supraglacial clasts (Mont Blanc massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananta Gajurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+                <w:t xml:space="preserve">A.‐c. Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bollinger</w:t>
+                <w:t xml:space="preserve">J.‐l. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lok Bijaya Adhikari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Abrahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 176, pp.105-119. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (10), pp.1930-1944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094658v2</w:t>
+                <w:t xml:space="preserve">hal-02350703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-based method for handling confidence measures while mining satellite displacement field time series. Application to Greenland ice sheet and Alpine glaciers</w:t>
               </w:r>
@@ -3345,77 +3345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proglacial sediment dynamics from daily to seasonal scales in a glaciated Alpine catchment (Bossons glacier, Mont Blanc massif, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (7), pp.1478-1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3596,51 +3596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical processes leading to the precipitation of subglacial carbonate crusts at Bossons glacier, Mont Blanc Massif (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,77 +3997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved discrimination of subglacial and periglacial erosion using 10Be concentration measurements in subglacial and supraglacial sediment load of the Bossons glacier (Mont Blanc massif, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,90 +4156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the Himalayan megathrust around the Gorkha earthquake (25 April 2015) in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshan Bhattarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Cortes-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 141, Part B, pp.236 - 252. </w:t>
@@ -4545,103 +4545,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical slip rates of active faults of southern Albania inferred from river terraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rexhep Koçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4675,64 +4675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10Be dating of river terraces of Santo Domingo river, on Southeastern flank of the Mérida Andes, Venezuela: Tectonic and climatic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5101,51 +5101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postseismic deformation in Pakistan after the 8 October 2005 earthquake: Evidence of afterslip along a flat north of the Balakot-Bagh thrust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,303 +5359,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00681449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Temperate Glacier Displacement by Multi-Temporal TerraSAR-X Images and Continuous GPS Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+                <w:t xml:space="preserve">Seismites in the Kathmandu basin and seismic hazard in central Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Harant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+                <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bishal Nath Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (2), pp.372-386. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (1-2), pp.33-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2010.2096200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00554873v1</w:t>
+                <w:t xml:space="preserve">insu-00681343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismites in the Kathmandu basin and seismic hazard in central Himalaya</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
+                <w:t xml:space="preserve">Monitoring Temperate Glacier Displacement by Multi-Temporal TerraSAR-X Images and Continuous GPS Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bishal Nath Upreti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.05.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.372-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2010.2096200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00681343v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
               </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (3), pp.465-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6178,545 +6178,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
+                <w:t xml:space="preserve">Stress field evolution in the northwest Himalayan syntaxis, northern Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Robert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dubille</w:t>
+                <w:t xml:space="preserve">Arnaud Pecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kausar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.TC6005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00424884v1</w:t>
+                <w:t xml:space="preserve">insu-00353754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tholeiites of the Valaisan domain (Versoyen, western Alps): a Carboniferous magma emplaced in a small oceanic basin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The last 500 year of sedimentation in Shkodra Lake (Albania/Montenegro): paleoenvironmental evolution and potential for paleoseismicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Welden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bushati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.619 à 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-007-9186-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.4.357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00351987v1</w:t>
+                <w:t xml:space="preserve">insu-00352795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress field evolution in the northwest Himalayan syntaxis, northern Pakistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kausar</w:t>
+                <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007TC002252⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (8), pp.731-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00353754v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00424884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last 500 year of sedimentation in Shkodra Lake (Albania/Montenegro): paleoenvironmental evolution and potential for paleoseismicity studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bushati</w:t>
+                <w:t xml:space="preserve">The tholeiites of the Valaisan domain (Versoyen, western Alps): a Carboniferous magma emplaced in a small oceanic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Koci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Cannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-007-9186-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (4), pp.357 à 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.4.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00352795v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00351987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Himalaya constrained by detrital 40Ar–39Ar, Sm–Nd and petrographic data from the Siwalik foreland basin succession, SW Nepal</w:t>
               </w:r>
@@ -7337,51 +7337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Becel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7551,282 +7551,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in the Himalayas (western Nepal), in McClay, K.R., ed., Thrust tectonics and petroleum systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the spatial distribution of present-day deformation in Nepal: how cylindrical is the Main Himalayan Thrust in Nepal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jouanne</w:t>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Petroleum Geologists Memoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156, pp.94-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02038.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068207v1</w:t>
+                <w:t xml:space="preserve">hal-00101828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatial distribution of present-day deformation in Nepal: how cylindrical is the Main Himalayan Thrust in Nepal?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
+                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in the Himalayas (western Nepal), in McClay, K.R., ed., Thrust tectonics and petroleum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hassani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Association of Petroleum Geologists Memoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101828v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current shortening across the Himalayas of Nepal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,51 +7942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8462,51 +8462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
@@ -8574,51 +8574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISL, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8656,51 +8656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 years of high-altitude rock wall monitoring by terrestrial laser scanning (Mont-Blanc massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courtial-Manent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -9812,51 +9812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10019,51 +10019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Cylindrical is the Main Himalayan Thrust? Insights from Low - Temperature Thermochronology and Numerical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,64 +10297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. R. McClay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrust tectonics and hydrocarbon systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Petroleum Geologists, pp.91- 114, 2004, Memoir 82</w:t>
@@ -10542,51 +10542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6ème colloque Himalaya-Karakoram-Tibet = 6th Himalaya-Karakoram-Tibet workshop : Auris en Oisans, 20 au 23 mars 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10902,51 +10902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial-Manent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-339-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad281d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Ko&#231;i" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matraku" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huyghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Large" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schwing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Large" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#232;s Aranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor A Malik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naylor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cruz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102683v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Munawar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006122" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitambar Gautam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Regmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GJ.3727" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105863" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Sarr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Mugnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrahami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094658v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayangondaperumal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Malik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Srivastava" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mugnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSZKC4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3713" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRCX50H0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6218" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2013.09.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4KLM7R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KQR65VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007903" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Nath Upreti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.05.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJMPS8R6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ko&#231;i" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6193DG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.4.357" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kausar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002252" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bushati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9186-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPBQR41G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Szulc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Sinclair" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pringle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00307.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMKV8Z7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22089.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00303.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00241807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(22)" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRK1J5FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068207v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gamond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Pandey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02180.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458888v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Brocard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. van Der Beek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00031-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(02)00044-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXQ3PLTD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896384v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01784456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00504963v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial-Manent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-339-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Ko&#231;i" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad281d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matraku" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schwing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huyghe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Large" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Large" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#232;s Aranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor A Malik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102683v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107751v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cruz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Munawar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006122" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitambar Gautam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Regmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GJ.3727" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105863" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094658v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Sarr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Mugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrahami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4620" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayangondaperumal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Malik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Srivastava" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mugnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSZKC4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3713" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRCX50H0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6218" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2013.09.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4KLM7R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KQR65VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007903" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Nath Upreti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.05.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJMPS8R6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ko&#231;i" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6193DG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kausar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352795v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bushati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9186-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPBQR41G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.4.357" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Szulc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Sinclair" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pringle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00307.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMKV8Z7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22089.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00303.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00241807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(22)" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRK1J5FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068207v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gamond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Pandey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02180.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458888v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Brocard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. van Der Beek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00031-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(02)00044-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXQ3PLTD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896384v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01784456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00504963v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>