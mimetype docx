--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -498,511 +498,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial terrace formation in mountainous areas: (1) Influence of climate changes during the last glacial cycle in Albania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">18-years of high-Alpine rock wall monitoring using terrestrial laser scanning at the Tour Ronde east face, Mont-Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtial-Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.251⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.034037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad281d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639660v1</w:t>
+                <w:t xml:space="preserve">hal-04686145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day quantification of seismic coupling along the décollement level beneath the Potwar Plateau region in Pakistan western Himalaya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluvial terrace formation in mountainous areas: (1) Influence of climate changes during the last glacial cycle in Albania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Meyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
+                <w:t xml:space="preserve">Rexhep Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118723⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355 (G2), pp.331-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974097v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18-years of high-Alpine rock wall monitoring using terrestrial laser scanning at the Tour Ronde east face, Mont-Blanc massif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Present-day quantification of seismic coupling along the décollement level beneath the Potwar Plateau region in Pakistan western Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awais Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (3), pp.034037. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 637, pp.118723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad281d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686145v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial terrace formation in a mountainous area (2): influence of eustatism, tectonics and altitudinal distribution of watersheds based on an allostratigraphic study (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Matraku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 356 (G1), pp.211-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1164,1834 +1164,1834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial drainage development controls temporal and spatial fluctuations of sediment flux in Mont Blanc’s North face</w:t>
+                <w:t xml:space="preserve">Distribution of active tectonics in the Himalayan piedmont (Darjeeling, Eastern India) inferred from Horizontal-to-Vertical Spectral Ratio analysis of passive seismic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">E. Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Schwing</w:t>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.139⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774808v1</w:t>
+                <w:t xml:space="preserve">hal-03795730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embryonic fold and thrust belt south of the Himalayan morphological front: examples from the Central Nepal and Darjeeling piedmonts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glacial drainage development controls temporal and spatial fluctuations of sediment flux in Mont Blanc’s North face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Large</w:t>
+                <w:t xml:space="preserve">Hervé Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Jouanne</w:t>
+                <w:t xml:space="preserve">Arthur Schwing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Guillier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 230, pp.104061. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (G2), pp.281-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798853v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR and optical images correlation illuminates post-seismic landslide motion after the Mw 7.8 Gorkha earthquake (Nepal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An embryonic fold and thrust belt south of the Himalayan morphological front: examples from the Central Nepal and Darjeeling piedmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lacroix</w:t>
+                <w:t xml:space="preserve">P Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Gavillon</w:t>
+                <w:t xml:space="preserve">E Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bouchant</w:t>
+                <w:t xml:space="preserve">F Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+                <w:t xml:space="preserve">B Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.6266. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230, pp.104061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10016-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03712869v1</w:t>
+                <w:t xml:space="preserve">hal-03798853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of active tectonics in the Himalayan piedmont (Darjeeling, Eastern India) inferred from Horizontal-to-Vertical Spectral Ratio analysis of passive seismic records</w:t>
+                <w:t xml:space="preserve">SAR and optical images correlation illuminates post-seismic landslide motion after the Mw 7.8 Gorkha earthquake (Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Large</w:t>
+                <w:t xml:space="preserve">Pascal Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+                <w:t xml:space="preserve">Théo Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bouchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Taral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.6266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795730v1</w:t>
+                <w:t xml:space="preserve">insu-03712869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t>
+                <w:t xml:space="preserve">Millennial‐scale deglaciation across the European Alps at the transition between the Younger Dryas and the Early Holocene - evidence from a new cosmogenic nuclide chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+                <w:t xml:space="preserve">Marie Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Graveleau</w:t>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3), pp.671-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546364v1</w:t>
+                <w:t xml:space="preserve">hal-03290256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial‐scale deglaciation across the European Alps at the transition between the Younger Dryas and the Early Holocene - evidence from a new cosmogenic nuclide chronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Protin</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (3), pp.671-685. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bor.12519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290256v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence of large paleo-earthquakes in Kashmir Himalaya seismic gap (Riasi area, India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">Magneto‐chemical signature of the Lower‐to‐Middle Siwaliks transition in the Karnali River section (Western Nepal): Implications for Himalayan tectonics and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitambar Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cortès Aranda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamal Regmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104505⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (7), pp.4891-4904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GJ.3727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102629v1</w:t>
+                <w:t xml:space="preserve">hal-03094473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrence of large paleo-earthquakes in Kashmir Himalaya seismic gap (Riasi area, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Joaquin Cortès Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Zekollari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+                <w:t xml:space="preserve">Manzoor A Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.104505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883462v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired 10 Be sampling of polished bedrock and erratic boulders to improve dating of glacial landforms: an example from the Western Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">Harry Zekollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (5), pp.1168 - 1180. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102683v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid exhumation since at least 13 Ma in the Himalaya recorded by detrital apatite fission-track dating of Bengal fan (IODP Expedition 354) and modern Himalayan river sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paired 10 Be sampling of polished bedrock and erratic boulders to improve dating of glacial landforms: an example from the Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bernet</w:t>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Galy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Cruz</w:t>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116078⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1168 - 1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107751v1</w:t>
+                <w:t xml:space="preserve">hal-03102683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic coupling quantified on inferred décollements beneath the western syntaxis of the Himalaya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
+                <w:t xml:space="preserve">Rapid exhumation since at least 13 Ma in the Himalaya recorded by detrital apatite fission-track dating of Bengal fan (IODP Expedition 354) and modern Himalayan river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Munawar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
+                <w:t xml:space="preserve">M Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006122⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 534, pp.116078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911976v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto‐chemical signature of the Lower‐to‐Middle Siwaliks transition in the Karnali River section (Western Nepal): Implications for Himalayan tectonics and climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+                <w:t xml:space="preserve">Seismic coupling quantified on inferred décollements beneath the western syntaxis of the Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Munawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awais Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (7), pp.4891-4904. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/GJ.3727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094473v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du réchauffement climatique sur les processus morphologiques dans les reliefs montagneux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climatic reconstruction for the Younger Dryas/Early Holocene transition and the Little Ice Age based on paleo-extents of Argentière glacier (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.105863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395890v1</w:t>
+                <w:t xml:space="preserve">hal-03102778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic reconstruction for the Younger Dryas/Early Holocene transition and the Little Ice Age based on paleo-extents of Argentière glacier (French Alps)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du réchauffement climatique sur les processus morphologiques dans les reliefs montagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03102778v1</w:t>
+                <w:t xml:space="preserve">hal-02395890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postseismic deformation following the April 25, 2015 Gorkha earthquake (Nepal): Afterslip versus viscous relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,77 +3345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proglacial sediment dynamics from daily to seasonal scales in a glaciated Alpine catchment (Bossons glacier, Mont Blanc massif, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (7), pp.1478-1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3596,51 +3596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical processes leading to the precipitation of subglacial carbonate crusts at Bossons glacier, Mont Blanc Massif (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3845,453 +3845,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the Late-Quaternary deformation in Northwestern Himalaya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Vassallo</w:t>
+                <w:t xml:space="preserve">Improved discrimination of subglacial and periglacial erosion using 10Be concentration measurements in subglacial and supraglacial sediment load of the Bossons glacier (Mont Blanc massif, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Mugnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Jayangondaperumal</w:t>
+                <w:t xml:space="preserve">Cécile Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 411, pp.241-252. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (9), pp.1202-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.3713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631042v1</w:t>
+                <w:t xml:space="preserve">hal-01178219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved discrimination of subglacial and periglacial erosion using 10Be concentration measurements in subglacial and supraglacial sediment load of the Bossons glacier (Mont Blanc massif, France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation of the Himalayan megathrust around the Gorkha earthquake (25 April 2015) in Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Godon</w:t>
+                <w:t xml:space="preserve">Roshan Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Cortes-Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananta Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, Part B, pp.236 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178219v1</w:t>
+                <w:t xml:space="preserve">hal-03135843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the Himalayan megathrust around the Gorkha earthquake (25 April 2015) in Nepal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
+                <w:t xml:space="preserve">Distribution of the Late-Quaternary deformation in Northwestern Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roshan Bhattarai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ananta Gajurel</w:t>
+                <w:t xml:space="preserve">J.-L. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jayangondaperumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 411, pp.241-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.01.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135843v1</w:t>
+                <w:t xml:space="preserve">hal-03631042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the Argentìere Glacier Flow Variability from 2009 to 2011 by TerraSAR-X and GPS Displacement Measurements</w:t>
               </w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4539,1257 +4539,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical slip rates of active faults of southern Albania inferred from river terraces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
+                <w:t xml:space="preserve">The Bossons glacier protects Europe's summit from erosion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-6218⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 375, pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03448467v1</w:t>
+                <w:t xml:space="preserve">hal-00852005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be dating of river terraces of Santo Domingo river, on Southeastern flank of the Mérida Andes, Venezuela: Tectonic and climatic implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vertical slip rates of active faults of southern Albania inferred from river terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rexhep Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-6218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03631070v1</w:t>
+                <w:t xml:space="preserve">insu-03448467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bossons glacier protects Europe's summit from erosion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Godon</w:t>
+                <w:t xml:space="preserve">10Be dating of river terraces of Santo Domingo river, on Southeastern flank of the Mérida Andes, Venezuela: Tectonic and climatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+                <w:t xml:space="preserve">Javier Oropeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 375, pp.135-147. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.85-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852005v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Christian France‐lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680918v1</w:t>
+                <w:t xml:space="preserve">hal-01499463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postseismic deformation in Pakistan after the 8 October 2005 earthquake: Evidence of afterslip along a flat north of the Balakot-Bagh thrust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
+                <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Awan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Latif</w:t>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB007903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680728v1</w:t>
+                <w:t xml:space="preserve">insu-00680918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of detachment geometry on lateral variations in exhumation rates in the Himalaya: Insights from low-temperature thermochronology and numerical modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Postseismic deformation in Pakistan after the 8 October 2005 earthquake: Evidence of afterslip along a flat north of the Balakot-Bagh thrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 116, pp.B05202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB007893⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 116, pp.B07401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681449v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismites in the Kathmandu basin and seismic hazard in central Himalaya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of detachment geometry on lateral variations in exhumation rates in the Himalaya: Insights from low-temperature thermochronology and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B05202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00681343v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Temperate Glacier Displacement by Multi-Temporal TerraSAR-X Images and Continuous GPS Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (2), pp.372-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2010.2096200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismites in the Kathmandu basin and seismic hazard in central Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishal Nath Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (1-2), pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499463v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline reconstruction since the Middle Holocene in the vicinity of the ancient city of Apollonia (Albania, Seman and Vjosa deltas)</w:t>
               </w:r>
@@ -5915,1486 +5915,1486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00541499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplift and active tectonics of southern Albania inferred from incision of alluvial terraces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Koçi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Dubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71 (3), pp.465-476. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (8), pp.731-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00411093v1</w:t>
+                <w:t xml:space="preserve">insu-00411557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uplift and active tectonics of southern Albania inferred from incision of alluvial terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (3), pp.465-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00411557v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress field evolution in the northwest Himalayan syntaxis, northern Pakistan</w:t>
+                <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pecher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Kausar</w:t>
+                <w:t xml:space="preserve">X. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007TC002252⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (8), pp.731-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00353754v1</w:t>
+                <w:t xml:space="preserve">insu-00424884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last 500 year of sedimentation in Shkodra Lake (Albania/Montenegro): paleoenvironmental evolution and potential for paleoseismicity studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tholeiites of the Valaisan domain (Versoyen, western Alps): a Carboniferous magma emplaced in a small oceanic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-007-9186-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (4), pp.357 à 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.4.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00352795v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00351987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dubille</w:t>
+                <w:t xml:space="preserve">Stress field evolution in the northwest Himalayan syntaxis, northern Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kausar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.TC6005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00424884v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00353754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tholeiites of the Valaisan domain (Versoyen, western Alps): a Carboniferous magma emplaced in a small oceanic basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">The last 500 year of sedimentation in Shkodra Lake (Albania/Montenegro): paleoenvironmental evolution and potential for paleoseismicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Welden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bushati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cannic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.619 à 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-007-9186-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.4.357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00351987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00352795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of the Himalaya constrained by detrital 40Ar–39Ar, Sm–Nd and petrographic data from the Siwalik foreland basin succession, SW Nepal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active tectonics in the Subandean belt inferred from the morphology of the Rio Pilcomayo (Bolivia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. Szulc</w:t>
+                <w:t xml:space="preserve">D. Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Najman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00307.x⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 398, pp.353-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2006.2398(22)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00352798v1</w:t>
+                <w:t xml:space="preserve">insu-00241807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene – Recent exhumation of the central Himalaya and recycling in the foreland basin assessed by apatite fission-track thermochronology of Siwalik sediments, Nepal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Miocene to Recent exhumation of the central Himalaya determined from combined detrital zircon fission-track and U/Pb analysis of Siwalik sediments, western Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Robert</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18, pp.413-434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00305.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 18, pp.393-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00303.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137089v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ganges basin geometry records a pre-15 Ma isostatic rebound of Himalaya</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tectonic evolution of the Himalaya constrained by detrital 40Ar–39Ar, Sm–Nd and petrographic data from the Siwalik foreland basin succession, SW Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Szulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pringle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bickle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G22089.1⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), pp.375 à 391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00307.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080062v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00352798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene to Recent exhumation of the central Himalaya determined from combined detrital zircon fission-track and U/Pb analysis of Siwalik sediments, western Nepal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Miocene – Recent exhumation of the central Himalaya and recycling in the foreland basin assessed by apatite fission-track thermochronology of Siwalik sediments, Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18, pp.393-412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00303.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 18, pp.413-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00305.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137098v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tectonics in the Subandean belt inferred from the morphology of the Rio Pilcomayo (Bolivia)</w:t>
+                <w:t xml:space="preserve">The Ganges basin geometry records a pre-15 Ma isostatic rebound of Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 398, pp.353-369. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, No. 6, pp. 445-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/2006.2398(22)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G22089.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00241807v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal and piggy-back seismic ruptures in the external thrust belt of western Nepal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Becel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25, pp.707-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7551,494 +7551,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatial distribution of present-day deformation in Nepal: how cylindrical is the Main Himalayan Thrust in Nepal?</w:t>
+                <w:t xml:space="preserve">Kinematics and sedimentary balance of the Siwaliks (W Nepal), in McClay, K.R. , ed., Thrust tectonics and petroleum systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hassani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Assocation of Petroleum Geologists Mémoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82, pp.25-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101828v1</w:t>
+                <w:t xml:space="preserve">hal-00068210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in the Himalayas (western Nepal), in McClay, K.R., ed., Thrust tectonics and petroleum systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the spatial distribution of present-day deformation in Nepal: how cylindrical is the Main Himalayan Thrust in Nepal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jouanne</w:t>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Petroleum Geologists Memoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 156, pp.94-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02038.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068207v1</w:t>
+                <w:t xml:space="preserve">hal-00101828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current shortening across the Himalayas of Nepal.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. F. Gamond</w:t>
+                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in the Himalayas (western Nepal), in McClay, K.R., ed., Thrust tectonics and petroleum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Fort</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Association of Petroleum Geologists Memoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101830v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and sedimentary balance of the Siwaliks (W Nepal), in McClay, K.R. , ed., Thrust tectonics and petroleum systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current shortening across the Himalayas of Nepal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Husson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. R. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Assocation of Petroleum Geologists Mémoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 157, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02180.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068210v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term fluvial incision rates and postglacial river relaxation time in the French Western Alps from 10Be dating of alluvial terraces with assessment of inheritance, soil development and wind ablation effects</w:t>
               </w:r>
@@ -8076,51 +8076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 209 (1-2), pp.197-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8167,51 +8167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term fluvial incision rates and postglacial river relaxation time in the French Western Alps from 10Be dating of alluvial terraces with assessment of inheritance, soil development and wind ablation effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Y. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8275,51 +8275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimentional horizon reconstruction from outcrop structural data, restoration, and strain field of the Baisahi anticline, Western Nepal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8462,51 +8462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
@@ -8574,51 +8574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISL, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8656,51 +8656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 years of high-altitude rock wall monitoring by terrestrial laser scanning (Mont-Blanc massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courtial-Manent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8906,90 +8906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hidden fold and thrust belt south of the Himalayan morphological front: The examples of Central Nepal and Darjeeling piedmonts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -9012,329 +9012,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Complementary and Reliable Patterns in Displacement Field Time Series of Alpine Glaciers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+                <w:t xml:space="preserve">Synchronous Early Holocene glacier behavior in the European Alps – Evidences from a new cosmogenic 10Be chronology of Argentière glacier (Mont-Blanc massif, French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria. pp.2018 - 13365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868749v1</w:t>
+                <w:t xml:space="preserve">hal-01896384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Early Holocene glacier behavior in the European Alps – Evidences from a new cosmogenic 10Be chronology of Argentière glacier (Mont-Blanc massif, French Alps).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Finding Complementary and Reliable Patterns in Displacement Field Time Series of Alpine Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.4213-4216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896384v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronological constraints on the Holocene glacier dynamics of the Argentière Glacier (Mont Blanc massif, France) based on cosmogenic nuclide dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9402,64 +9402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations glaciaires et taux d’érosion sous-glaciaire dans le massif du Mont-Blanc au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,51 +9812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10019,77 +10019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Cylindrical is the Main Himalayan Thrust? Insights from Low - Temperature Thermochronology and Numerical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10153,251 +10153,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and sedimentary balance of the SubHimalayan zone.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in Himalaya (Western Nepal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Mc Clay. </w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. R. McClay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrust Tectonics and Hydrocarbon System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.A.P.G. Mem. (82), pp.25-40, 2004</w:t>
+              <w:t xml:space="preserve">Thrust tectonics and hydrocarbon systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Petroleum Geologists, pp.91- 114, 2004, Memoir 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101925v1</w:t>
+                <w:t xml:space="preserve">insu-00504963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in Himalaya (Western Nepal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics and sedimentary balance of the SubHimalayan zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">K. R. McClay. </w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mc Clay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrust tectonics and hydrocarbon systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Petroleum Geologists, pp.91- 114, 2004, Memoir 82</w:t>
+              <w:t xml:space="preserve">Thrust Tectonics and Hydrocarbon System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.A.P.G. Mem. (82), pp.25-40, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00504963v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10542,51 +10542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6ème colloque Himalaya-Karakoram-Tibet = 6th Himalaya-Karakoram-Tibet workshop : Auris en Oisans, 20 au 23 mars 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10902,51 +10902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial-Manent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-339-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Ko&#231;i" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad281d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matraku" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schwing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huyghe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Large" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Large" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#232;s Aranda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor A Malik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102683v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107751v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cruz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Munawar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006122" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitambar Gautam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Regmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GJ.3727" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105863" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094658v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Sarr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Mugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrahami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4620" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayangondaperumal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Malik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Srivastava" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mugnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSZKC4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3713" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRCX50H0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6218" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2013.09.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4KLM7R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KQR65VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007903" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Nath Upreti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.05.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJMPS8R6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ko&#231;i" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6193DG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kausar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002252" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352795v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bushati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9186-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPBQR41G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.4.357" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Szulc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Sinclair" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pringle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00307.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMKV8Z7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22089.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00303.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00241807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(22)" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRK1J5FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068207v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gamond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Pandey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02180.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458888v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Brocard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. van Der Beek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00031-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(02)00044-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXQ3PLTD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896384v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01784456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00504963v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial-Manent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-339-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad281d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Ko&#231;i" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matraku" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Large" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12619" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schwing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huyghe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Large" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitambar Gautam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Regmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GJ.3727" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#232;s Aranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor A Malik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102683v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naylor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cruz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Munawar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105863" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094658v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Sarr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Mugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrahami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4620" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayangondaperumal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Malik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Srivastava" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3713" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRCX50H0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mugnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSZKC4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KQR65VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448467v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6218" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2013.09.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4KLM7R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007903" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Nath Upreti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.05.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJMPS8R6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ko&#231;i" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6193DG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.4.357" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kausar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002252" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bushati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9186-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPBQR41G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00241807v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(22)" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00303.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352798v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Szulc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Sinclair" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pringle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00307.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMKV8Z7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080062v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22089.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRK1J5FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gamond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fort" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Pandey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02180.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458888v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Brocard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. van Der Beek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00031-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(02)00044-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXQ3PLTD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01784456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00504963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101925v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>