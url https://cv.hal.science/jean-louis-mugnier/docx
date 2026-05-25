--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -632,377 +632,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial terrace formation in mountainous areas: (1) Influence of climate changes during the last glacial cycle in Albania</w:t>
+                <w:t xml:space="preserve">Present-day quantification of seismic coupling along the décollement level beneath the Potwar Plateau region in Pakistan western Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">Pauline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rexhep Koçi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awais Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.251⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 637, pp.118723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639660v1</w:t>
+                <w:t xml:space="preserve">hal-04974097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day quantification of seismic coupling along the décollement level beneath the Potwar Plateau region in Pakistan western Himalaya</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluvial terrace formation in mountainous areas: (1) Influence of climate changes during the last glacial cycle in Albania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+                <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awais Ahmed</w:t>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
+                <w:t xml:space="preserve">Rexhep Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 637, pp.118723. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355 (G2), pp.331-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974097v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial terrace formation in a mountainous area (2): influence of eustatism, tectonics and altitudinal distribution of watersheds based on an allostratigraphic study (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Matraku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 356 (G1), pp.211-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1164,1683 +1164,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of active tectonics in the Himalayan piedmont (Darjeeling, Eastern India) inferred from Horizontal-to-Vertical Spectral Ratio analysis of passive seismic records</w:t>
+                <w:t xml:space="preserve">Glacial drainage development controls temporal and spatial fluctuations of sediment flux in Mont Blanc’s North face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Large</w:t>
+                <w:t xml:space="preserve">Hervé Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Huyghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+                <w:t xml:space="preserve">Arthur Schwing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guillier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12619⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (G2), pp.281-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795730v1</w:t>
+                <w:t xml:space="preserve">hal-03774808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial drainage development controls temporal and spatial fluctuations of sediment flux in Mont Blanc’s North face</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An embryonic fold and thrust belt south of the Himalayan morphological front: examples from the Central Nepal and Darjeeling piedmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">E Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Schwing</w:t>
+                <w:t xml:space="preserve">F Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354 (G2), pp.281-301. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230, pp.104061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774808v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embryonic fold and thrust belt south of the Himalayan morphological front: examples from the Central Nepal and Darjeeling piedmonts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAR and optical images correlation illuminates post-seismic landslide motion after the Mw 7.8 Gorkha earthquake (Nepal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bouchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 230, pp.104061. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.6266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798853v1</w:t>
+                <w:t xml:space="preserve">insu-03712869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR and optical images correlation illuminates post-seismic landslide motion after the Mw 7.8 Gorkha earthquake (Nepal)</w:t>
+                <w:t xml:space="preserve">Distribution of active tectonics in the Himalayan piedmont (Darjeeling, Eastern India) inferred from Horizontal-to-Vertical Spectral Ratio analysis of passive seismic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lacroix</w:t>
+                <w:t xml:space="preserve">E. Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Gavillon</w:t>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bouchant</w:t>
+                <w:t xml:space="preserve">B. Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+                <w:t xml:space="preserve">S. Taral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.6266. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10016-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03712869v1</w:t>
+                <w:t xml:space="preserve">hal-03795730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial‐scale deglaciation across the European Alps at the transition between the Younger Dryas and the Early Holocene - evidence from a new cosmogenic nuclide chronology</w:t>
+                <w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Protin</w:t>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bor.12519⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290256v2</w:t>
+                <w:t xml:space="preserve">hal-03546364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millennial‐scale deglaciation across the European Alps at the transition between the Younger Dryas and the Early Holocene - evidence from a new cosmogenic nuclide chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Marie Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Graveleau</w:t>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (3), pp.671-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bor.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546364v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto‐chemical signature of the Lower‐to‐Middle Siwaliks transition in the Karnali River section (Western Nepal): Implications for Himalayan tectonics and climate</w:t>
+                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitambar Gautam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Regmi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harry Zekollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/GJ.3727⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094473v1</w:t>
+                <w:t xml:space="preserve">hal-02883462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence of large paleo-earthquakes in Kashmir Himalaya seismic gap (Riasi area, India)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jomard</w:t>
+                <w:t xml:space="preserve">Rapid exhumation since at least 13 Ma in the Himalaya recorded by detrital apatite fission-track dating of Bengal fan (IODP Expedition 354) and modern Himalayan river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Cortès Aranda</w:t>
+                <w:t xml:space="preserve">M Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manzoor A Malik</w:t>
+                <w:t xml:space="preserve">Albert Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104505⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 534, pp.116078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102629v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and glacier mass loss on the hydrology in the Mont-Blanc massif</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paired 10 Be sampling of polished bedrock and erratic boulders to improve dating of glacial landforms: an example from the Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67379-7⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1168 - 1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883462v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired 10 Be sampling of polished bedrock and erratic boulders to improve dating of glacial landforms: an example from the Western Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Recurrence of large paleo-earthquakes in Kashmir Himalaya seismic gap (Riasi area, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Cortès Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor A Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.104505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102683v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid exhumation since at least 13 Ma in the Himalaya recorded by detrital apatite fission-track dating of Bengal fan (IODP Expedition 354) and modern Himalayan river sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Galy</w:t>
+                <w:t xml:space="preserve">Seismic coupling quantified on inferred décollements beneath the western syntaxis of the Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Naylor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Cruz</w:t>
+                <w:t xml:space="preserve">Naveed Munawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awais Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Alam Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116078⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107751v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic coupling quantified on inferred décollements beneath the western syntaxis of the Himalaya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
+                <w:t xml:space="preserve">Magneto‐chemical signature of the Lower‐to‐Middle Siwaliks transition in the Karnali River section (Western Nepal): Implications for Himalayan tectonics and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitambar Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Munawar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamal Regmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (9), </w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (7), pp.4891-4904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020TC006122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/GJ.3727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911976v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic reconstruction for the Younger Dryas/Early Holocene transition and the Little Ice Age based on paleo-extents of Argentière glacier (French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 221, pp.105863. </w:t>
@@ -2941,291 +2941,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postseismic deformation following the April 25, 2015 Gorkha earthquake (Nepal): Afterslip versus viscous relaxation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sidewall erosion: Insights from in situ ‐produced 10 Be concentrations measured on supraglacial clasts (Mont Blanc massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananta Gajurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
+                <w:t xml:space="preserve">A.‐c. Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bollinger</w:t>
+                <w:t xml:space="preserve">J.‐l. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lok Bijaya Adhikari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Abrahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 176, pp.105-119. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (10), pp.1930-1944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094658v2</w:t>
+                <w:t xml:space="preserve">hal-02350703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidewall erosion: Insights from in situ ‐produced 10 Be concentrations measured on supraglacial clasts (Mont Blanc massif, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postseismic deformation following the April 25, 2015 Gorkha earthquake (Nepal): Afterslip versus viscous relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.‐c. Sarr</w:t>
+                <w:t xml:space="preserve">Ananta Gajurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐l. Mugnier</w:t>
+                <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abrahami</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lok Bijaya Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (10), pp.1930-1944. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176, pp.105-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350703v1</w:t>
+                <w:t xml:space="preserve">hal-03094658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-based method for handling confidence measures while mining satellite displacement field time series. Application to Greenland ice sheet and Alpine glaciers</w:t>
               </w:r>
@@ -3345,77 +3345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proglacial sediment dynamics from daily to seasonal scales in a glaciated Alpine catchment (Bossons glacier, Mont Blanc massif, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (7), pp.1478-1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3577,523 +3577,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical processes leading to the precipitation of subglacial carbonate crusts at Bossons glacier, Mont Blanc Massif (French Alps).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentation close to the active Medlicott Wadia Thrust (Western Himalaya): how to estimate climatic base level changes and tectonics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+                <w:t xml:space="preserve">P. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2017.00070⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284, pp.175-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690184v1</w:t>
+                <w:t xml:space="preserve">hal-01525279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation close to the active Medlicott Wadia Thrust (Western Himalaya): how to estimate climatic base level changes and tectonics.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Vassallo</w:t>
+                <w:t xml:space="preserve">Geochemical processes leading to the precipitation of subglacial carbonate crusts at Bossons glacier, Mont Blanc Massif (French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Srivastava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.A. Malik</w:t>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 284, pp.175-190. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2017.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525279v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved discrimination of subglacial and periglacial erosion using 10Be concentration measurements in subglacial and supraglacial sediment load of the Bossons glacier (Mont Blanc massif, France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+                <w:t xml:space="preserve">Distribution of the Late-Quaternary deformation in Northwestern Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Godon</w:t>
+                <w:t xml:space="preserve">J.-L. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jayangondaperumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (9), pp.1202-1215. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 411, pp.241-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.3713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178219v1</w:t>
+                <w:t xml:space="preserve">hal-03631042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the Himalayan megathrust around the Gorkha earthquake (25 April 2015) in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshan Bhattarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Cortes-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 141, Part B, pp.236 - 252. </w:t>
@@ -4125,173 +4125,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the Late-Quaternary deformation in Northwestern Himalaya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Vassallo</w:t>
+                <w:t xml:space="preserve">Improved discrimination of subglacial and periglacial erosion using 10Be concentration measurements in subglacial and supraglacial sediment load of the Bossons glacier (Mont Blanc massif, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Mugnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Jayangondaperumal</w:t>
+                <w:t xml:space="preserve">Cécile Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 411, pp.241-252. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (9), pp.1202-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.3713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631042v1</w:t>
+                <w:t xml:space="preserve">hal-01178219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the Argentìere Glacier Flow Variability from 2009 to 2011 by TerraSAR-X and GPS Displacement Measurements</w:t>
               </w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4539,1257 +4539,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bossons glacier protects Europe's summit from erosion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Godon</w:t>
+                <w:t xml:space="preserve">Vertical slip rates of active faults of southern Albania inferred from river terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rexhep Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.018⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-6218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852005v1</w:t>
+                <w:t xml:space="preserve">insu-03448467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical slip rates of active faults of southern Albania inferred from river terraces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">10Be dating of river terraces of Santo Domingo river, on Southeastern flank of the Mérida Andes, Venezuela: Tectonic and climatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Oropeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-6218⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03448467v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be dating of river terraces of Santo Domingo river, on Southeastern flank of the Mérida Andes, Venezuela: Tectonic and climatic implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">The Bossons glacier protects Europe's summit from erosion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Audemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Oropeza</w:t>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48, pp.85-96. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 375, pp.135-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2013.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631070v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lupker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian France‐lanord</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.F04012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499463v1</w:t>
+                <w:t xml:space="preserve">insu-00680918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarten Lupker</w:t>
+                <w:t xml:space="preserve">Postseismic deformation in Pakistan after the 8 October 2005 earthquake: Evidence of afterslip along a flat north of the Balakot-Bagh thrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valier Galy</w:t>
+                <w:t xml:space="preserve">A. Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B07401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680918v1</w:t>
+                <w:t xml:space="preserve">insu-00680728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postseismic deformation in Pakistan after the 8 October 2005 earthquake: Evidence of afterslip along a flat north of the Balakot-Bagh thrust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Latif</w:t>
+                <w:t xml:space="preserve">Monitoring Temperate Glacier Displacement by Multi-Temporal TerraSAR-X Images and Continuous GPS Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB007903⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.372-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2010.2096200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680728v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of detachment geometry on lateral variations in exhumation rates in the Himalaya: Insights from low-temperature thermochronology and numerical modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+                <w:t xml:space="preserve">Seismites in the Kathmandu basin and seismic hazard in central Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Braun</w:t>
+                <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Perry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">Bishal Nath Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.B05202. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (1-2), pp.33-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JB007893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681449v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Temperate Glacier Displacement by Multi-Temporal TerraSAR-X Images and Continuous GPS Measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of detachment geometry on lateral variations in exhumation rates in the Himalaya: Insights from low-temperature thermochronology and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2010.2096200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B05202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00554873v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismites in the Kathmandu basin and seismic hazard in central Himalaya</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Rouse-based method to integrate the chemical composition of river sediments: Application to the Ganga basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France‐lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132, pp.1159 - 1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.05.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00681343v1</w:t>
+                <w:t xml:space="preserve">hal-01499463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline reconstruction since the Middle Holocene in the vicinity of the ancient city of Apollonia (Albania, Seman and Vjosa deltas)</w:t>
               </w:r>
@@ -5915,399 +5915,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00541499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Perry</w:t>
+                <w:t xml:space="preserve">Uplift and active tectonics of southern Albania inferred from incision of alluvial terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dubille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Koçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (8), pp.731-734. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (3), pp.465-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00411557v1</w:t>
+                <w:t xml:space="preserve">insu-00411093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplift and active tectonics of southern Albania inferred from incision of alluvial terraces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.01.002⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (8), pp.731-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00411093v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Quaternary reactivation of the Main Central thrust zone (central Nepal Himalaya): New thermochronologic data and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (8), pp.731-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G25736A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424884v1</w:t>
@@ -6416,985 +6416,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00351987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress field evolution in the northwest Himalayan syntaxis, northern Pakistan</w:t>
+                <w:t xml:space="preserve">The last 500 year of sedimentation in Shkodra Lake (Albania/Montenegro): paleoenvironmental evolution and potential for paleoseismicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pecher</w:t>
+                <w:t xml:space="preserve">A. van Welden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seeber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Jouanne</w:t>
+                <w:t xml:space="preserve">C. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kausar</w:t>
+                <w:t xml:space="preserve">J.L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bushati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007TC002252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.619 à 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-007-9186-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00353754v1</w:t>
+                <w:t xml:space="preserve">insu-00352795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last 500 year of sedimentation in Shkodra Lake (Albania/Montenegro): paleoenvironmental evolution and potential for paleoseismicity studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress field evolution in the northwest Himalayan syntaxis, northern Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bushati</w:t>
+                <w:t xml:space="preserve">Arnaud Pecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Koci</w:t>
+                <w:t xml:space="preserve">L. Seeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kausar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-007-9186-y⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.TC6005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00352795v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00353754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tectonics in the Subandean belt inferred from the morphology of the Rio Pilcomayo (Bolivia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tectonic evolution of the Himalaya constrained by detrital 40Ar–39Ar, Sm–Nd and petrographic data from the Siwalik foreland basin succession, SW Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Becel</w:t>
+                <w:t xml:space="preserve">A. G. Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. D. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pringle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bickle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/2006.2398(22)⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), pp.375 à 391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00307.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00241807v1</w:t>
+                <w:t xml:space="preserve">insu-00352798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene to Recent exhumation of the central Himalaya determined from combined detrital zircon fission-track and U/Pb analysis of Siwalik sediments, western Nepal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Miocene – Recent exhumation of the central Himalaya and recycling in the foreland basin assessed by apatite fission-track thermochronology of Siwalik sediments, Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18, pp.393-412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00303.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 18, pp.413-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00305.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137098v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of the Himalaya constrained by detrital 40Ar–39Ar, Sm–Nd and petrographic data from the Siwalik foreland basin succession, SW Nepal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ganges basin geometry records a pre-15 Ma isostatic rebound of Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00307.x⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, No. 6, pp. 445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G22089.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00352798v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene – Recent exhumation of the central Himalaya and recycling in the foreland basin assessed by apatite fission-track thermochronology of Siwalik sediments, Nepal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active tectonics in the Subandean belt inferred from the morphology of the Rio Pilcomayo (Bolivia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Becel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00305.x⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 398, pp.353-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2006.2398(22)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137089v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00241807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ganges basin geometry records a pre-15 Ma isostatic rebound of Himalaya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miocene to Recent exhumation of the central Himalaya determined from combined detrital zircon fission-track and U/Pb analysis of Siwalik sediments, western Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34, No. 6, pp. 445-448. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.393-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G22089.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2006.00303.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080062v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal and piggy-back seismic ruptures in the external thrust belt of western Nepal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananta Prasad Gajurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Becel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25, pp.707-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7551,494 +7551,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and sedimentary balance of the Siwaliks (W Nepal), in McClay, K.R. , ed., Thrust tectonics and petroleum systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in the Himalayas (western Nepal), in McClay, K.R., ed., Thrust tectonics and petroleum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Husson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Mugnier</w:t>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Vidal</w:t>
+                <w:t xml:space="preserve">F. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Assocation of Petroleum Geologists Mémoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 82, pp.25-40</w:t>
+              <w:t xml:space="preserve">American Association of Petroleum Geologists Memoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068210v1</w:t>
+                <w:t xml:space="preserve">hal-00068207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatial distribution of present-day deformation in Nepal: how cylindrical is the Main Himalayan Thrust in Nepal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 156, pp.94-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02038.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in the Himalayas (western Nepal), in McClay, K.R., ed., Thrust tectonics and petroleum systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+                <w:t xml:space="preserve">Current shortening across the Himalayas of Nepal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jouanne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Petroleum Geologists Memoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 157, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02180.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068207v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current shortening across the Himalayas of Nepal.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematics and sedimentary balance of the Siwaliks (W Nepal), in McClay, K.R. , ed., Thrust tectonics and petroleum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. R. Pandey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Assocation of Petroleum Geologists Mémoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82, pp.25-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101830v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term fluvial incision rates and postglacial river relaxation time in the French Western Alps from 10Be dating of alluvial terraces with assessment of inheritance, soil development and wind ablation effects</w:t>
               </w:r>
@@ -8076,51 +8076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 209 (1-2), pp.197-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8167,51 +8167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term fluvial incision rates and postglacial river relaxation time in the French Western Alps from 10Be dating of alluvial terraces with assessment of inheritance, soil development and wind ablation effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Y. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8275,51 +8275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimentional horizon reconstruction from outcrop structural data, restoration, and strain field of the Baisahi anticline, Western Nepal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8462,51 +8462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
@@ -8574,51 +8574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISL, Jul 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8906,90 +8906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hidden fold and thrust belt south of the Himalayan morphological front: The examples of Central Nepal and Darjeeling piedmonts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -9012,329 +9012,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Early Holocene glacier behavior in the European Alps – Evidences from a new cosmogenic 10Be chronology of Argentière glacier (Mont-Blanc massif, French Alps).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Finding Complementary and Reliable Patterns in Displacement Field Time Series of Alpine Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.4213-4216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896384v1</w:t>
+                <w:t xml:space="preserve">hal-01868749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Complementary and Reliable Patterns in Displacement Field Time Series of Alpine Glaciers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+                <w:t xml:space="preserve">Synchronous Early Holocene glacier behavior in the European Alps – Evidences from a new cosmogenic 10Be chronology of Argentière glacier (Mont-Blanc massif, French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria. pp.2018 - 13365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868749v1</w:t>
+                <w:t xml:space="preserve">hal-01896384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronological constraints on the Holocene glacier dynamics of the Argentière Glacier (Mont Blanc massif, France) based on cosmogenic nuclide dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9402,64 +9402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations glaciaires et taux d’érosion sous-glaciaire dans le massif du Mont-Blanc au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,51 +9812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10032,64 +10032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Cylindrical is the Main Himalayan Thrust? Insights from Low - Temperature Thermochronology and Numerical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10153,251 +10153,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in Himalaya (Western Nepal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics and sedimentary balance of the SubHimalayan zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">K. R. McClay. </w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mc Clay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrust tectonics and hydrocarbon systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Petroleum Geologists, pp.91- 114, 2004, Memoir 82</w:t>
+              <w:t xml:space="preserve">Thrust Tectonics and Hydrocarbon System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.A.P.G. Mem. (82), pp.25-40, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00504963v1</w:t>
+                <w:t xml:space="preserve">hal-00101925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and sedimentary balance of the SubHimalayan zone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodicity and rates of thrust sheet motion in Himalaya (Western Nepal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Husson</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Mc Clay. </w:t>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. R. McClay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrust Tectonics and Hydrocarbon System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.A.P.G. Mem. (82), pp.25-40, 2004</w:t>
+              <w:t xml:space="preserve">Thrust tectonics and hydrocarbon systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Petroleum Geologists, pp.91- 114, 2004, Memoir 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101925v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00504963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10542,51 +10542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6ème colloque Himalaya-Karakoram-Tibet = 6th Himalaya-Karakoram-Tibet workshop : Auris en Oisans, 20 au 23 mars 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10902,51 +10902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial-Manent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-339-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad281d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Ko&#231;i" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matraku" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Large" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12619" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schwing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huyghe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Large" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitambar Gautam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Regmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GJ.3727" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#232;s Aranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor A Malik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102683v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naylor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cruz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Munawar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105863" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094658v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Sarr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Mugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrahami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4620" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayangondaperumal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Malik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Srivastava" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3713" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRCX50H0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mugnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSZKC4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KQR65VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448467v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6218" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2013.09.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4KLM7R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007903" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Nath Upreti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.05.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJMPS8R6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ko&#231;i" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6193DG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.4.357" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kausar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002252" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bushati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9186-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPBQR41G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00241807v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(22)" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00303.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352798v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Szulc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Sinclair" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pringle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00307.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMKV8Z7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080062v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22089.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRK1J5FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068210v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068207v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gamond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fort" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Pandey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02180.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458888v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Brocard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. van Der Beek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00031-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(02)00044-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXQ3PLTD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01784456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00504963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101925v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial-Manent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-339-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad281d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awais Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Alam Awan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Ko&#231;i" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matraku" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtial-Manent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schwing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huyghe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Large" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jouanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Large" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290256v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Protin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67379-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naylor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cruz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102683v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cort&#232;s Aranda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor A Malik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104505" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Munawar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006122" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitambar Gautam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Regmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GJ.3727" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105863" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Sarr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Mugnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrahami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094658v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Bijaya Adhikari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.02.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayangondaperumal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Malik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Srivastava" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00070" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mugnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSZKC4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Bhattarai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cortes-Aranda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.01.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3713" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRCX50H0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g36049.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6218" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oropeza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2013.09.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN4KLM7R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KQR65VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lupker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001947" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007903" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Prasad Gajurel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Nath Upreti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.05.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJMPS8R6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007893" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499463v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France&#8208;lanord" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ko&#231;i" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H6193DG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25736A.1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cannic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.4.357" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Welden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bushati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9186-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPBQR41G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353754v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seeber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kausar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002252" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Szulc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Najman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Sinclair" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pringle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bickle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00307.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMKV8Z7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Der Beek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00305.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22089.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00241807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2398(22)" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2006.00303.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2004.05.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRK1J5FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068207v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gamond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Pandey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02180.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458888v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Brocard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. van Der Beek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00031-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(02)00044-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXQ3PLTD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587956v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtial Manent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavernier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Large" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896384v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01896420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01784456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101925v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leturmy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00504963v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723822v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>