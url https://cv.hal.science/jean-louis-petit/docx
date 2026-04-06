--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PETIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ThDP-Dependent Enzyme with a Broad Nucleophilic Substrate Spectrum: Stereoselective Carboligation Reactions Catalyzed by Escherichia coli SucA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of aerobic and ambient CO2-reduction as an entry-point for enhanced carbon fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57549-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05384060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on DHAP Aldolases ability to convert Dioxygen or a Ketone as Electrophile: use of a Strain Depleted in Triose Phosphate Isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Théveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastic degradation and assimilation processes by a novel bacterium isolated from the marine plastisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.133573. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Recycling Cascades Combining Aldolases and Transaminases for the Stereo‐Controlled Synthesis of γ‐Hydroxy‐α‐Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Enzymatic Screening of Genome-Mined Microbial Levanases to Produce Second-Generation β-(2,6)-Fructooligosaccharides: Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.2c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Step Forward in Exploration of Class II Pyruvate Aldolases Nucleophile and Electrophile Substrate Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Ngahan Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.3920-3924. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202100932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time SARS-CoV-2 diagnostic and variants tracking over multiple candidates using nanopore DNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Mendoza-Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-95563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalysed Synthesis of Chiral Amines: Continuous Colorimetric Assays for Mining Amine-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.904-911. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CY02070B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring natural biodiversity to expand access to microbial terpene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.23. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.2852-2863. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new levansucrase enzymes with interesting properties and improved catalytic activity to produce levan and fructooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.2931-2944. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy00135b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Deoxyribose-5-phosphate aldolase, a remarkably tolerant aldolase towards nucleophile substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (52), pp.7498-7501. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC03361K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified in Vitro and in Vivo Bioaccess to Prenylated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.7838-7849. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of d - and l -α-Amino Acids by Enzymatic Transamination Using Glutamine as Smart Amine Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (4), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Aujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (19), pp.E4358-E4367. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1722368115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of γ-hydroxy-α-amino acids through aldolase–transaminase recycling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (39), pp.5465 - 5468. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC00742F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the reaction space of aldolases using hydroxypyruvate as a nucleophilic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.519-526. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC02652D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Innovative Biocatalysts: New Dihydroxyacetone Aldolases for the Chemist’s Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (12), pp.1871-1879. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of Baeyer–Villiger monooxygenase activities toward α,β-unsaturated ketones: a promising route to chiral enol-lactones and ene-lactones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hamzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (58), pp.7793 - 7796. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02541e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSAB: A new fructose-6-phosphate aldolase from Escherichia coli. Cloning, over-expression and comparative kinetic characterization with FSAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Sanchez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00627911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Segurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.R66. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H. Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stange-Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical map of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Gyapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6822), pp.947-948. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35057177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of a large genomic sequence at the putative B-cell chronic lymphocytic leukaemia (B-CLL) tumour suppresser gene locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bézieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 458 (3-4), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(01)00219-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-founder mutations in the MEFV gene establish this gene as the cause of familial Mediterranean fever (FMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caloustian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (8), pp.1317-1325. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/7.8.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NACP/synuclein gene: chromosomal assignment and screening for alterations in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (2), pp.254-257. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0888-7543(95)80208-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic recycling cascades combining aldolases and transaminaseas for the stereo-controlled synthesis of γ-hydroxy-α-amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fructose-6-phosphate aldolases from extremophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO 2022, 29ème Colloque du Club Biocatalyse et Bioconversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils Omics pour décrypter les voies de biodégradation des PHAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRPO, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketones as electrophile substrate for aldolases: towards the stereoselective synthesis of tertiary alcohols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on high-throughput catalyst design – HTCD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ÈME colloque du CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Club Biocatalyse en Synthèse Organique, May 2018, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dioxygénases alpha-cetoglutarate dépendantes pour la synthèse de plateformes chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the aerobic bacterial flora in the anterior vagina of breeding bitches with reproductive disorders and its sensitivity to marbofloxacin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marseloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tual-Vaurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frontczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EVSSAR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of elastomers by new, overexpressed enzymes from biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a new-to-nature pathway for ATP-driven reduction of CO2 to formate in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering 15 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapoure, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling cascades combining aldolases and transaminases for the highly selective synthesis of hydroxylated amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two new DHA aldolases from acidophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021, Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolase cascade reactions for dicarbonylated monosaccharide syntheses: highlight on quadruple acetaldehyde addition catalyzed by DERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of L­-Serine O-succinyltransferases involved in l-cysteine biosynthesis in prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd FEBS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04345886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-sufficient enzymatic cascade combining a non selective and promiscuous ADH and BVMOS: Application for dihydrocoumarin synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th Multistep Enzyme Catalyzed Processes Congress (MECP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous High-Throughput Colorimetric Assays for α-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Bérardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, Springer New York, pp.233-245, 2018, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7366-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04425242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous high-throughput colorimetric Assays for alpha-transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe T. Bornscheuer; Matthias Höhne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-245, 2017, Protein Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PETIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ThDP-Dependent Enzyme with a Broad Nucleophilic Substrate Spectrum: Stereoselective Carboligation Reactions Catalyzed by Escherichia coli SucA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of aerobic and ambient CO2-reduction as an entry-point for enhanced carbon fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57549-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Recycling Cascades Combining Aldolases and Transaminases for the Stereo‐Controlled Synthesis of γ‐Hydroxy‐α‐Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on DHAP Aldolases ability to convert Dioxygen or a Ketone as Electrophile: use of a Strain Depleted in Triose Phosphate Isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Théveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05384060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastic degradation and assimilation processes by a novel bacterium isolated from the marine plastisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.133573. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Enzymatic Screening of Genome-Mined Microbial Levanases to Produce Second-Generation β-(2,6)-Fructooligosaccharides: Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.2c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Step Forward in Exploration of Class II Pyruvate Aldolases Nucleophile and Electrophile Substrate Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Ngahan Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.3920-3924. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202100932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time SARS-CoV-2 diagnostic and variants tracking over multiple candidates using nanopore DNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Mendoza-Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-95563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalysed Synthesis of Chiral Amines: Continuous Colorimetric Assays for Mining Amine-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.904-911. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CY02070B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new levansucrase enzymes with interesting properties and improved catalytic activity to produce levan and fructooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.2931-2944. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy00135b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.2852-2863. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring natural biodiversity to expand access to microbial terpene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.23. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Deoxyribose-5-phosphate aldolase, a remarkably tolerant aldolase towards nucleophile substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (52), pp.7498-7501. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC03361K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified in Vitro and in Vivo Bioaccess to Prenylated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.7838-7849. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of d - and l -α-Amino Acids by Enzymatic Transamination Using Glutamine as Smart Amine Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (4), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Aujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (19), pp.E4358-E4367. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1722368115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the reaction space of aldolases using hydroxypyruvate as a nucleophilic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.519-526. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC02652D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of γ-hydroxy-α-amino acids through aldolase–transaminase recycling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (39), pp.5465 - 5468. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC00742F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Innovative Biocatalysts: New Dihydroxyacetone Aldolases for the Chemist’s Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (12), pp.1871-1879. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of Baeyer–Villiger monooxygenase activities toward α,β-unsaturated ketones: a promising route to chiral enol-lactones and ene-lactones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hamzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (58), pp.7793 - 7796. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02541e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSAB: A new fructose-6-phosphate aldolase from Escherichia coli. Cloning, over-expression and comparative kinetic characterization with FSAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Sanchez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00627911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Segurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.R66. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H. Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stange-Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical map of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Gyapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6822), pp.947-948. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35057177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of a large genomic sequence at the putative B-cell chronic lymphocytic leukaemia (B-CLL) tumour suppresser gene locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bézieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 458 (3-4), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(01)00219-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-founder mutations in the MEFV gene establish this gene as the cause of familial Mediterranean fever (FMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caloustian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (8), pp.1317-1325. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/7.8.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NACP/synuclein gene: chromosomal assignment and screening for alterations in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (2), pp.254-257. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0888-7543(95)80208-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic recycling cascades combining aldolases and transaminaseas for the stereo-controlled synthesis of γ-hydroxy-α-amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fructose-6-phosphate aldolases from extremophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO 2022, 29ème Colloque du Club Biocatalyse et Bioconversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils Omics pour décrypter les voies de biodégradation des PHAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRPO, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on high-throughput catalyst design – HTCD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketones as electrophile substrate for aldolases: towards the stereoselective synthesis of tertiary alcohols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ÈME colloque du CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Club Biocatalyse en Synthèse Organique, May 2018, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dioxygénases alpha-cetoglutarate dépendantes pour la synthèse de plateformes chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the aerobic bacterial flora in the anterior vagina of breeding bitches with reproductive disorders and its sensitivity to marbofloxacin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marseloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tual-Vaurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frontczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EVSSAR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of elastomers by new, overexpressed enzymes from biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a new-to-nature pathway for ATP-driven reduction of CO2 to formate in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering 15 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapoure, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling cascades combining aldolases and transaminases for the highly selective synthesis of hydroxylated amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two new DHA aldolases from acidophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021, Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolase cascade reactions for dicarbonylated monosaccharide syntheses: highlight on quadruple acetaldehyde addition catalyzed by DERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-sufficient enzymatic cascade combining a non selective and promiscuous ADH and BVMOS: Application for dihydrocoumarin synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th Multistep Enzyme Catalyzed Processes Congress (MECP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of L­-Serine O-succinyltransferases involved in l-cysteine biosynthesis in prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd FEBS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04345886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous High-Throughput Colorimetric Assays for α-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Bérardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, Springer New York, pp.233-245, 2018, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7366-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04425242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous high-throughput colorimetric Assays for alpha-transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe T. Bornscheuer; Matthias Höhne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-245, 2017, Protein Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05454594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Afonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04742250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mat&#233;os" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Ngahan Tagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202100932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#252;der" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Mendoza-Parra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95563-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy00135b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chambre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03361K" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02652D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5DMW5C0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vico" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35057177" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;zieau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(01)00219-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLN54MBR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/7.8.1317" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(95)80208-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJS0366-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04789123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourbeyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mateos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067587v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerard-Helaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574406v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Berardinis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560390v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761700v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tual-Vaurs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frontczak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04790269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hammouti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malosse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563723v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579618v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afonso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dai" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579564v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354471v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345886v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bazire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05454594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Afonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04742250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Bouzid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mat&#233;os" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Ngahan Tagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202100932" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#252;der" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Mendoza-Parra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95563-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy00135b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chambre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03361K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02652D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5DMW5C0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vico" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35057177" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;zieau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(01)00219-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLN54MBR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/7.8.1317" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(95)80208-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJS0366-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04789123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourbeyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mateos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067587v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerard-Helaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Berardinis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761700v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tual-Vaurs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frontczak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04790269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hammouti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malosse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563723v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580610v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afonso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dai" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579618v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579564v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354471v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345886v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bazire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>