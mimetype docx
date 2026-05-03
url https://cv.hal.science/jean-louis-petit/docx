--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PETIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ThDP-Dependent Enzyme with a Broad Nucleophilic Substrate Spectrum: Stereoselective Carboligation Reactions Catalyzed by Escherichia coli SucA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of aerobic and ambient CO2-reduction as an entry-point for enhanced carbon fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57549-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Recycling Cascades Combining Aldolases and Transaminases for the Stereo‐Controlled Synthesis of γ‐Hydroxy‐α‐Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on DHAP Aldolases ability to convert Dioxygen or a Ketone as Electrophile: use of a Strain Depleted in Triose Phosphate Isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Théveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05384060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastic degradation and assimilation processes by a novel bacterium isolated from the marine plastisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.133573. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Enzymatic Screening of Genome-Mined Microbial Levanases to Produce Second-Generation β-(2,6)-Fructooligosaccharides: Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.2c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Step Forward in Exploration of Class II Pyruvate Aldolases Nucleophile and Electrophile Substrate Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Ngahan Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.3920-3924. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202100932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time SARS-CoV-2 diagnostic and variants tracking over multiple candidates using nanopore DNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Mendoza-Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-95563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalysed Synthesis of Chiral Amines: Continuous Colorimetric Assays for Mining Amine-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.904-911. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CY02070B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new levansucrase enzymes with interesting properties and improved catalytic activity to produce levan and fructooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.2931-2944. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy00135b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.2852-2863. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring natural biodiversity to expand access to microbial terpene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.23. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Deoxyribose-5-phosphate aldolase, a remarkably tolerant aldolase towards nucleophile substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (52), pp.7498-7501. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC03361K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified in Vitro and in Vivo Bioaccess to Prenylated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.7838-7849. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of d - and l -α-Amino Acids by Enzymatic Transamination Using Glutamine as Smart Amine Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (4), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Aujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (19), pp.E4358-E4367. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1722368115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the reaction space of aldolases using hydroxypyruvate as a nucleophilic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.519-526. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC02652D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of γ-hydroxy-α-amino acids through aldolase–transaminase recycling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (39), pp.5465 - 5468. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC00742F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Innovative Biocatalysts: New Dihydroxyacetone Aldolases for the Chemist’s Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (12), pp.1871-1879. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of Baeyer–Villiger monooxygenase activities toward α,β-unsaturated ketones: a promising route to chiral enol-lactones and ene-lactones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hamzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (58), pp.7793 - 7796. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02541e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSAB: A new fructose-6-phosphate aldolase from Escherichia coli. Cloning, over-expression and comparative kinetic characterization with FSAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Sanchez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00627911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Segurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.R66. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H. Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stange-Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical map of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Gyapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6822), pp.947-948. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35057177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of a large genomic sequence at the putative B-cell chronic lymphocytic leukaemia (B-CLL) tumour suppresser gene locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bézieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 458 (3-4), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(01)00219-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-founder mutations in the MEFV gene establish this gene as the cause of familial Mediterranean fever (FMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caloustian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (8), pp.1317-1325. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/7.8.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NACP/synuclein gene: chromosomal assignment and screening for alterations in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (2), pp.254-257. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0888-7543(95)80208-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic recycling cascades combining aldolases and transaminaseas for the stereo-controlled synthesis of γ-hydroxy-α-amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fructose-6-phosphate aldolases from extremophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO 2022, 29ème Colloque du Club Biocatalyse et Bioconversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils Omics pour décrypter les voies de biodégradation des PHAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRPO, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on high-throughput catalyst design – HTCD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketones as electrophile substrate for aldolases: towards the stereoselective synthesis of tertiary alcohols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ÈME colloque du CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Club Biocatalyse en Synthèse Organique, May 2018, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dioxygénases alpha-cetoglutarate dépendantes pour la synthèse de plateformes chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the aerobic bacterial flora in the anterior vagina of breeding bitches with reproductive disorders and its sensitivity to marbofloxacin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marseloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tual-Vaurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frontczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EVSSAR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of elastomers by new, overexpressed enzymes from biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a new-to-nature pathway for ATP-driven reduction of CO2 to formate in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering 15 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapoure, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling cascades combining aldolases and transaminases for the highly selective synthesis of hydroxylated amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two new DHA aldolases from acidophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021, Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolase cascade reactions for dicarbonylated monosaccharide syntheses: highlight on quadruple acetaldehyde addition catalyzed by DERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-sufficient enzymatic cascade combining a non selective and promiscuous ADH and BVMOS: Application for dihydrocoumarin synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th Multistep Enzyme Catalyzed Processes Congress (MECP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of L­-Serine O-succinyltransferases involved in l-cysteine biosynthesis in prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd FEBS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04345886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous High-Throughput Colorimetric Assays for α-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Bérardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, Springer New York, pp.233-245, 2018, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7366-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04425242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous high-throughput colorimetric Assays for alpha-transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe T. Bornscheuer; Matthias Höhne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-245, 2017, Protein Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PETIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ThDP-Dependent Enzyme with a Broad Nucleophilic Substrate Spectrum: Stereoselective Carboligation Reactions Catalyzed by Escherichia coli SucA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of aerobic and ambient CO2-reduction as an entry-point for enhanced carbon fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57549-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on DHAP Aldolases ability to convert Dioxygen or a Ketone as Electrophile: use of a Strain Depleted in Triose Phosphate Isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Théveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05384060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastic degradation and assimilation processes by a novel bacterium isolated from the marine plastisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.133573. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Recycling Cascades Combining Aldolases and Transaminases for the Stereo‐Controlled Synthesis of γ‐Hydroxy‐α‐Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Enzymatic Screening of Genome-Mined Microbial Levanases to Produce Second-Generation β-(2,6)-Fructooligosaccharides: Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.2c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time SARS-CoV-2 diagnostic and variants tracking over multiple candidates using nanopore DNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Mendoza-Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-95563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Step Forward in Exploration of Class II Pyruvate Aldolases Nucleophile and Electrophile Substrate Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Ngahan Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.3920-3924. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202100932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalysed Synthesis of Chiral Amines: Continuous Colorimetric Assays for Mining Amine-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.904-911. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CY02070B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new levansucrase enzymes with interesting properties and improved catalytic activity to produce levan and fructooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.2931-2944. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy00135b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.2852-2863. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring natural biodiversity to expand access to microbial terpene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.23. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Deoxyribose-5-phosphate aldolase, a remarkably tolerant aldolase towards nucleophile substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (52), pp.7498-7501. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC03361K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified in Vitro and in Vivo Bioaccess to Prenylated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.7838-7849. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of d - and l -α-Amino Acids by Enzymatic Transamination Using Glutamine as Smart Amine Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (4), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Aujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (19), pp.E4358-E4367. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1722368115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the reaction space of aldolases using hydroxypyruvate as a nucleophilic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.519-526. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC02652D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of γ-hydroxy-α-amino acids through aldolase–transaminase recycling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (39), pp.5465 - 5468. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC00742F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Innovative Biocatalysts: New Dihydroxyacetone Aldolases for the Chemist’s Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (12), pp.1871-1879. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of Baeyer–Villiger monooxygenase activities toward α,β-unsaturated ketones: a promising route to chiral enol-lactones and ene-lactones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hamzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (58), pp.7793 - 7796. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02541e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSAB: A new fructose-6-phosphate aldolase from Escherichia coli. Cloning, over-expression and comparative kinetic characterization with FSAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Sanchez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00627911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Segurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.R66. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H. Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stange-Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical map of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Gyapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6822), pp.947-948. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35057177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of a large genomic sequence at the putative B-cell chronic lymphocytic leukaemia (B-CLL) tumour suppresser gene locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bézieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 458 (3-4), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(01)00219-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-founder mutations in the MEFV gene establish this gene as the cause of familial Mediterranean fever (FMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caloustian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (8), pp.1317-1325. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/7.8.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NACP/synuclein gene: chromosomal assignment and screening for alterations in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (2), pp.254-257. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0888-7543(95)80208-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic recycling cascades combining aldolases and transaminaseas for the stereo-controlled synthesis of γ-hydroxy-α-amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fructose-6-phosphate aldolases from extremophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO 2022, 29ème Colloque du Club Biocatalyse et Bioconversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils Omics pour décrypter les voies de biodégradation des PHAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRPO, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketones as electrophile substrate for aldolases: towards the stereoselective synthesis of tertiary alcohols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on high-throughput catalyst design – HTCD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ÈME colloque du CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Club Biocatalyse en Synthèse Organique, May 2018, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dioxygénases alpha-cetoglutarate dépendantes pour la synthèse de plateformes chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the aerobic bacterial flora in the anterior vagina of breeding bitches with reproductive disorders and its sensitivity to marbofloxacin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marseloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tual-Vaurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frontczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EVSSAR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of elastomers by new, overexpressed enzymes from biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a new-to-nature pathway for ATP-driven reduction of CO2 to formate in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering 15 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapoure, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling cascades combining aldolases and transaminases for the highly selective synthesis of hydroxylated amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two new DHA aldolases from acidophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021, Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolase cascade reactions for dicarbonylated monosaccharide syntheses: highlight on quadruple acetaldehyde addition catalyzed by DERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of L­-Serine O-succinyltransferases involved in l-cysteine biosynthesis in prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd FEBS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04345886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-sufficient enzymatic cascade combining a non selective and promiscuous ADH and BVMOS: Application for dihydrocoumarin synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th Multistep Enzyme Catalyzed Processes Congress (MECP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous High-Throughput Colorimetric Assays for α-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Bérardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, Springer New York, pp.233-245, 2018, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7366-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04425242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous high-throughput colorimetric Assays for alpha-transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe T. Bornscheuer; Matthias Höhne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-245, 2017, Protein Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05454594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Afonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04742250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Bouzid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mat&#233;os" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Ngahan Tagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202100932" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#252;der" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Mendoza-Parra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95563-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy00135b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chambre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03361K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02652D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5DMW5C0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vico" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35057177" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;zieau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(01)00219-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLN54MBR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/7.8.1317" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(95)80208-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJS0366-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04789123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourbeyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mateos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067587v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerard-Helaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Berardinis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761700v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tual-Vaurs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frontczak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04790269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hammouti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malosse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563723v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580610v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afonso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dai" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579618v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579564v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354471v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345886v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bazire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05454594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Afonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04742250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mat&#233;os" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#252;der" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Mendoza-Parra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95563-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Ngahan Tagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202100932" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy00135b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chambre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03361K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02652D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5DMW5C0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vico" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35057177" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;zieau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(01)00219-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLN54MBR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/7.8.1317" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(95)80208-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJS0366-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04789123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourbeyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mateos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerard-Helaine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574406v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Berardinis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560390v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761700v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tual-Vaurs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frontczak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04790269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hammouti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malosse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563723v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579618v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afonso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dai" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579564v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354471v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345886v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bazire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>