--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PETIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ThDP-Dependent Enzyme with a Broad Nucleophilic Substrate Spectrum: Stereoselective Carboligation Reactions Catalyzed by Escherichia coli SucA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of aerobic and ambient CO2-reduction as an entry-point for enhanced carbon fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57549-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on DHAP Aldolases ability to convert Dioxygen or a Ketone as Electrophile: use of a Strain Depleted in Triose Phosphate Isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Théveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05384060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastic degradation and assimilation processes by a novel bacterium isolated from the marine plastisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.133573. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Recycling Cascades Combining Aldolases and Transaminases for the Stereo‐Controlled Synthesis of γ‐Hydroxy‐α‐Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Enzymatic Screening of Genome-Mined Microbial Levanases to Produce Second-Generation β-(2,6)-Fructooligosaccharides: Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.2c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time SARS-CoV-2 diagnostic and variants tracking over multiple candidates using nanopore DNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Mendoza-Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-95563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Step Forward in Exploration of Class II Pyruvate Aldolases Nucleophile and Electrophile Substrate Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Ngahan Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.3920-3924. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202100932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalysed Synthesis of Chiral Amines: Continuous Colorimetric Assays for Mining Amine-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.904-911. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CY02070B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new levansucrase enzymes with interesting properties and improved catalytic activity to produce levan and fructooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.2931-2944. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy00135b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.2852-2863. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring natural biodiversity to expand access to microbial terpene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.23. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Deoxyribose-5-phosphate aldolase, a remarkably tolerant aldolase towards nucleophile substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (52), pp.7498-7501. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC03361K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified in Vitro and in Vivo Bioaccess to Prenylated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.7838-7849. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of d - and l -α-Amino Acids by Enzymatic Transamination Using Glutamine as Smart Amine Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (4), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Aujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (19), pp.E4358-E4367. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1722368115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the reaction space of aldolases using hydroxypyruvate as a nucleophilic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.519-526. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC02652D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of γ-hydroxy-α-amino acids through aldolase–transaminase recycling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (39), pp.5465 - 5468. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC00742F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Innovative Biocatalysts: New Dihydroxyacetone Aldolases for the Chemist’s Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (12), pp.1871-1879. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of Baeyer–Villiger monooxygenase activities toward α,β-unsaturated ketones: a promising route to chiral enol-lactones and ene-lactones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hamzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (58), pp.7793 - 7796. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02541e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSAB: A new fructose-6-phosphate aldolase from Escherichia coli. Cloning, over-expression and comparative kinetic characterization with FSAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Sanchez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00627911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Segurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.R66. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H. Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stange-Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical map of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Gyapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6822), pp.947-948. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35057177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of a large genomic sequence at the putative B-cell chronic lymphocytic leukaemia (B-CLL) tumour suppresser gene locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bézieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 458 (3-4), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(01)00219-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-founder mutations in the MEFV gene establish this gene as the cause of familial Mediterranean fever (FMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caloustian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (8), pp.1317-1325. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/7.8.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NACP/synuclein gene: chromosomal assignment and screening for alterations in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (2), pp.254-257. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0888-7543(95)80208-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic recycling cascades combining aldolases and transaminaseas for the stereo-controlled synthesis of γ-hydroxy-α-amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fructose-6-phosphate aldolases from extremophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO 2022, 29ème Colloque du Club Biocatalyse et Bioconversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils Omics pour décrypter les voies de biodégradation des PHAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRPO, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketones as electrophile substrate for aldolases: towards the stereoselective synthesis of tertiary alcohols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on high-throughput catalyst design – HTCD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ÈME colloque du CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Club Biocatalyse en Synthèse Organique, May 2018, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dioxygénases alpha-cetoglutarate dépendantes pour la synthèse de plateformes chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the aerobic bacterial flora in the anterior vagina of breeding bitches with reproductive disorders and its sensitivity to marbofloxacin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marseloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tual-Vaurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frontczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EVSSAR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of elastomers by new, overexpressed enzymes from biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a new-to-nature pathway for ATP-driven reduction of CO2 to formate in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering 15 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapoure, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling cascades combining aldolases and transaminases for the highly selective synthesis of hydroxylated amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two new DHA aldolases from acidophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021, Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolase cascade reactions for dicarbonylated monosaccharide syntheses: highlight on quadruple acetaldehyde addition catalyzed by DERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of L­-Serine O-succinyltransferases involved in l-cysteine biosynthesis in prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd FEBS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04345886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-sufficient enzymatic cascade combining a non selective and promiscuous ADH and BVMOS: Application for dihydrocoumarin synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th Multistep Enzyme Catalyzed Processes Congress (MECP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous High-Throughput Colorimetric Assays for α-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Bérardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, Springer New York, pp.233-245, 2018, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7366-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04425242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous high-throughput colorimetric Assays for alpha-transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe T. Bornscheuer; Matthias Höhne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-245, 2017, Protein Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PETIT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ThDP-Dependent Enzyme with a Broad Nucleophilic Substrate Spectrum: Stereoselective Carboligation Reactions Catalyzed by Escherichia coli SucA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weichao Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of aerobic and ambient CO2-reduction as an entry-point for enhanced carbon fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3134. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57549-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on DHAP Aldolases ability to convert Dioxygen or a Ketone as Electrophile: use of a Strain Depleted in Triose Phosphate Isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Théveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04510112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the synthetic potential of dihydroxyacetone-aldolases from acidophilic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Theveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.5107-5113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00747F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05384060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined picture of the native amine dehydrogenase family revealed by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.4933. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastic degradation and assimilation processes by a novel bacterium isolated from the marine plastisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.133573. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Recycling Cascades Combining Aldolases and Transaminases for the Stereo‐Controlled Synthesis of γ‐Hydroxy‐α‐Amino Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Matéos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and Enzymatic Screening of Genome-Mined Microbial Levanases to Produce Second-Generation β-(2,6)-Fructooligosaccharides: Catalytic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.2c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Amouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Step Forward in Exploration of Class II Pyruvate Aldolases Nucleophile and Electrophile Substrate Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Ngahan Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.3920-3924. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202100932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time SARS-CoV-2 diagnostic and variants tracking over multiple candidates using nanopore DNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antonio Mendoza-Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-95563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalysed Synthesis of Chiral Amines: Continuous Colorimetric Assays for Mining Amine-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.904-911. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CY02070B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of Nitphym, a Robust Thermostable Nitrilase From Paraburkholderia phymatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03664095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic Mining for Amine Dehydrogenase Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Bommarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362 (12), pp.2427-2436. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202000094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.2852-2863. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.27133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of native amine dehydrogenases for the asymmetric reductive amination of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Turkenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (4), pp.324-333. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0249-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Regeneration System in Chemoenzymatic Amide Bond Formation with Thermophilic CoA Ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.1184-1189. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring natural biodiversity to expand access to microbial terpene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.23. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-019-1074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new levansucrase enzymes with interesting properties and improved catalytic activity to produce levan and fructooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.2931-2944. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cy00135b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XszenFHal, a novel tryptophan 5-halogenase from Xenorhabdus szentirmaii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.175. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-019-0898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03026562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Deoxyribose-5-phosphate aldolase, a remarkably tolerant aldolase towards nucleophile substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (52), pp.7498-7501. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC03361K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achiral Hydroxypyruvaldehyde Phosphate as a Platform for Multi-Aldolases Cascade Synthesis of Diuloses and for a Quadruple Acetaldehyde Addition Catalyzed by 2-Deoxyribose-5-Phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.9508-9512. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified in Vitro and in Vivo Bioaccess to Prenylated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.7838-7849. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective Synthesis of d - and l -α-Amino Acids by Enzymatic Transamination Using Glutamine as Smart Amine Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361 (4), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201801278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a thermotolerant ROK-type mannofructokinase from Streptococcus mitis: application to the synthesis of phosphorylated sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (13), pp.5569-5583. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Branched-Chain Sugars with a DHAP-Dependent Aldolase: Ketones are Electrophile Substrates of Rhamnulose-1- phosphate Aldolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Aujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (19), pp.5467 - 5471. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201712851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Perchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (19), pp.E4358-E4367. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1722368115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of γ-hydroxy-α-amino acids through aldolase–transaminase recycling cascades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (39), pp.5465 - 5468. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC00742F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic Approaches towards the Synthesis of Chiral Amino Alcohols from Lysine: Cascade Reactions Combining alpha-Keto Acid Oxygenase Hydroxylation with Pyridoxal Phosphate- Dependent Decarboxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis &amp; Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201600934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution of non-homologous isofunctional enzymes in methionine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet-Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.858-866. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02132779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the reaction space of aldolases using hydroxypyruvate as a nucleophilic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.519-526. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC02652D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric reductive amination by a wild-type amine dehydrogenase from the thermophilic bacteria Petrotoga mobilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (20), pp.7421-7428. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CY01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Mining for Innovative Biocatalysts: New Dihydroxyacetone Aldolases for the Chemist’s Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Debacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (12), pp.1871-1879. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hidden functional diversity of an enzyme family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Alexander Thil Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchembio.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large α-aminonitrilase activity screening of nitrilase superfamily members: Access to conversion and enantiospecificity by LC–MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.79-88. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening the scope of Baeyer–Villiger monooxygenase activities toward α,β-unsaturated ketones: a promising route to chiral enol-lactones and ene-lactones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hamzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (58), pp.7793 - 7796. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02541e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrilase Activity Screening on Structurally Diverse Substrates: Providing Biocatalytic Tools for Organic Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Besnard-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355 (9), pp.1763-1779. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201201098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSAB: A new fructose-6-phosphate aldolase from Escherichia coli. Cloning, over-expression and comparative kinetic characterization with FSAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Sanchez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00627911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global expression analysis of the brown alga Ectocarpus siliculosus (Phaeophyceae) reveals large-scale reprogramming of the transcriptome in response to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Segurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.R66. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2009-10-6-r66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H. Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Stange-Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.946-957. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA sequence and analysis of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Eckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Fonknechten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical map of human chromosome 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brüls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Gyapay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 409 (6822), pp.947-948. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35057177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of a large genomic sequence at the putative B-cell chronic lymphocytic leukaemia (B-CLL) tumour suppresser gene locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bézieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 458 (3-4), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(01)00219-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-founder mutations in the MEFV gene establish this gene as the cause of familial Mediterranean fever (FMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caloustian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (8), pp.1317-1325. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/7.8.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transcriptional Map of the FMF Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.147-160. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Clepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dasilva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NACP/synuclein gene: chromosomal assignment and screening for alterations in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (2), pp.254-257. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0888-7543(95)80208-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic recycling cascades combining aldolases and transaminaseas for the stereo-controlled synthesis of γ-hydroxy-α-amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic approach to small lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of enzymes for biocatalysis by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l'AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Amine dehydrogenases for the biocatalytic synthesis of amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENZYNOV'2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris-Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the portfolio of native Amine Dehydrogenases by extensive biodiversity screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine BioCat 5.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fructose-6-phosphate aldolases from extremophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO 2022, 29ème Colloque du Club Biocatalyse et Bioconversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils Omics pour décrypter les voies de biodégradation des PHAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Derippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRPO, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale exploration of the biocatalytic capability of biodiversity for biocatalysis & synthetic biology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using innovative in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-Throughput Catalyst Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketones as electrophile substrate for aldolases: towards the stereoselective synthesis of tertiary alcohols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the native amine dehydrogenase family : discovery, structural and genomic exploration, protein engineering and biocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Elisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkema; Proteus; CBSO, Sep 2021, Lège Cap-Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on high-throughput catalyst design – HTCD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic mining for Amine Dehydrogenase discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Caparco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amine Biocatalysis 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biodiversity for biocatalyst discovery: applications to synthetic chemistry and synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMGM Open Scientific day &amp; IPCB Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of Native Amine Dehydrogenases for the Asymmetric Reductive Amination of Ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Beloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Frese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Darmstadt, Oct 2018, Damstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Acinetobacter baylyi ADP1 sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroScope Open Days (MOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Bioinformatics Analyses for Genomics and Metabolism, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ÈME colloque du CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Club Biocatalyse en Synthèse Organique, May 2018, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascade synthesis of chiral building-blocks from L-lysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Enzyme Cascade Processes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic cascades for the synthesis of amino alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle dioxygénases alpha-cetoglutarate dépendantes pour la synthèse de plateformes chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loic Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large nitrilase activity screening on structurally diverse substrates: providing new biocatalytic tools for organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zaparucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vergne-Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the aerobic bacterial flora in the anterior vagina of breeding bitches with reproductive disorders and its sensitivity to marbofloxacin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marseloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tual-Vaurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frontczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EVSSAR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique des bioprocédés - Etude du couplage entre l'immobilisation de biocatalyseurs et la structuration de milli réacteurs pour la synthèse enzymatique en flux continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nonglaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CODEGEPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04887307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of elastomers by new, overexpressed enzymes from biodiversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lafaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a new-to-nature pathway for ATP-driven reduction of CO2 to formate in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Satanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Bouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering 15 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapoure, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling cascades combining aldolases and transaminases for the highly selective synthesis of hydroxylated amino acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two new DHA aldolases from acidophilic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Symposium International "Biocatalyse et Biotransformation" Biotrans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic expansion and active site analysis of the Amine Dehydrogenase family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Biocatalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021, Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Intelligent Systems for Molecular Biology (ISMB) - 20th European Conference on Computational Biology (ECCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODAMDH: identification of diverse Amine Dehydrogenases by screening biodiversity using sequence and structure-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioTrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz (Virtual Conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous colorimetric screening assays to explore both acceptor and donor substrates of amine-Transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pollegioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biocatalysis and Biotransformations Biotrans 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Graz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate specificity exploration of the ThDP-dependent transferase SucA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque du Club Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lège-Cap Ferret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gourbeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart ATP regeneration system for chemoenzymatic amide bond formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Balandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldolase cascade reactions for dicarbonylated monosaccharide syntheses: highlight on quadruple acetaldehyde addition catalyzed by DERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Biotrans symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of L­-Serine O-succinyltransferases involved in l-cysteine biosynthesis in prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bessonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Darii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd FEBS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04345886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-sufficient enzymatic cascade combining a non selective and promiscuous ADH and BVMOS: Application for dihydrocoumarin synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidiky Ménil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th Multistep Enzyme Catalyzed Processes Congress (MECP18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous High-Throughput Colorimetric Assays for α-Transaminases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Bérardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, Springer New York, pp.233-245, 2018, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7366-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04425242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous high-throughput colorimetric Assays for alpha-transaminases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Heuson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe T. Bornscheuer; Matthias Höhne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1685, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-245, 2017, Protein Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05454594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Afonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04742250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mat&#233;os" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#252;der" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Mendoza-Parra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95563-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Ngahan Tagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202100932" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy00135b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chambre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03361K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02652D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5DMW5C0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ls" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vico" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35057177" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;zieau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(01)00219-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLN54MBR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/7.8.1317" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(95)80208-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJS0366-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04789123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourbeyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mateos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerard-Helaine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574406v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Berardinis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560390v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761700v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tual-Vaurs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frontczak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04790269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hammouti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malosse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563723v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579618v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afonso" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dai" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579564v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580610v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354471v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345886v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bazire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05454594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Afonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Satanowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Bouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57549-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Paulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gastaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Theveniot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00747F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04510112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05384060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ducrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bastard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49009-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04742250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mat&#233;os" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.2c00728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Ngahan Tagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202100932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#252;der" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Mendoza-Parra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95563-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03664095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Caparco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bommarius" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Mayol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Beloti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Frese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Turkenburg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0249-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leli&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Balandras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne-Vaxelaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901870" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rico" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-019-1074-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cy00135b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-019-0898-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chambre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03361K" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02668" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Rubini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamrouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9018-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aujon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Debacker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712851" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02132779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet-Turpault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2397" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02652D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01625A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Besnard-Gonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5DMW5C0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Alexander Thil Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1387" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bordier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.05.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQKHT0SH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201201098" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA2AA7521A19E3E5677061D1F1D0DC374696E52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786230v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Segurens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-6-r66" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312835v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ls" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vico" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35057177" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rondeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;zieau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(01)00219-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLN54MBR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/7.8.1317" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbonnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(95)80208-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJS0366-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04789123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourbeyre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mateos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meheust" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067587v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paulat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerard-Helaine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Eddy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Eric" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331683v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328578v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Berardinis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bennett" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560390v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charmantray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollegioni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327878v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315453v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vergne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328306v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303622v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761700v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marseloo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tual-Vaurs" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frontczak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04887307v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Drabo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04790269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hammouti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malosse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316289v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563762v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04563723v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360138v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579618v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afonso" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579564v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580610v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354478v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354471v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345886v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bazire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>