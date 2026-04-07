--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PODVIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL Jean-Louis PODVIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol d’objets sacrés à Roquetoire en 1791 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.345-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, de l'Antiquité à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série 3, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chapelle de Jésus flagellé à Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité brassicole à Ecques (XVIe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald P. Ryan, Une année en Égypte ancienne. Plongez dans la vie quotidienne des habitants de l'Égypte antique, Paris, First éditions, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre piété familiale et manifeste politique : le monument Deroux à Coubronne (Ecques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’Annie Sartre-Fauriat, Aventuriers, voyageurs et savants. À la découverte de la Syrie. XVIIIe-XXIe siècle, Paris, CNRS, 2021, 303 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 461, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Séparation et les inventaires à Ecques en 1905-1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gardes champêtres et bonnes mœurs à la charnière des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 25, pp.119-136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs25.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bénédicte Loyer, Chefs d’œuvre de l’art égyptien, Paris, Larousse, 2022, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 459, p. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Delmaire (1941-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.469-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes tunisiennes de la collection Boudenoot au musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Bricault et Martin Andreas Stadler (Hrsg.), Hymnen und Aretalogien im antiken Mittelmeerraum. Von Inana bis Isis, Philippika 154, Wiesbaden, Verlag Otto Harrassowitz, 2021, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXXIX (5-6), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alain Faure, Champollion. Le savant déchiffré, Paris, Fayard, 2020, 863 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2021-2022 : quelques commémorations égyptologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égyptologue boulonnais Auguste Mariette, vu depuis l’Audomarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.501-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Champollion. La voie des hiéroglyphes&amp;quot;, Louvre-Lens, du 28 septembre 2022 au 16 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 12,, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, la bibliothèque et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des Amis des musées et de la bibliothèque de Boulogne-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, l'égyptologue du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVIII, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mammouths d’Arques et des environs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacral Inventories and Archaeological Reality in the Isis Sanctuaries oustide Egypt (Late Hellenistic and Roman Periods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.145-160. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.25.2021.25.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à mort par effigie à Ecques au début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.411-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Mariette, un pionnier de l’égyptologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton (1861-1924) et les religions d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20318/revhisto.2021.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lorge (1936-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société de géographie de Saint-Omer : histoire d’une société savante (1880-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.257-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Frédéric Payraudeau, L’Égypte et la vallée du Nil. t. 3. Les époques tardives (1069-332 av. J.-C.), coll. Nouvelle Clio, Paris, PUF, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CXI (452), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Alice Hanotte, Lux. Luminaires en terre cuite de Bavay, Dremil-Lafage, Mergoil, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Piette au chevet de l’église d’Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Svenja Nagel, Isis im Römischen Reich. Teil 1: Die Göttin im griechisch-römischen Ägypten. Teil 2: Adaption(en) des Kultes im Westen. (Philippika - Altertumskundliche Abhandlungen, 109), Wiesbaden, Verlag Otto Harrassowitz, 2019, 1464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXXVII (5-6), pp.534-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétition des paroissiens de Cohem pour ne pas être rattachés à Roquetoire (1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la restauration rencontre l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXVII, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Chrzanovski, Lampes antiques, byzantines et islamiques du Nil à l’Oronte. La Collection Bouvier, Polish Centre of Mediterranean Archaeology, Varsovie, 2019, 717 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des isiaca de l’ancienne Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des etudes juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178 (1-2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiac lamps from Alexandria and other provinces : some comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Archaeology in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.105-124. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31338/uw.2083-537x.pam28.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur un calvaire épigraphié à Cauchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution au village : Ecques de 1789 à 1799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendies et pompiers à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVIII (478), pp.573-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description de l’Égypte, incontournable des grandes bibliothèques : l’exemple du Nord et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.157-190. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.424.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérouanne en flammes, 14 avril 1798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XVIII (478), pp.543-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017) », Musée égyptien du Caire, du 21 décembre 2017 au 15 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La vache en Egypte ancienne (deuxième partie), 86, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Musiques ! Échos de l’Antiquité », Le Louvre-Lens, du 13 septembre 2017 au 15 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode de peste à Ecques en 1666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.437-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès d’Harpocrate à Nea Paphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des instituteurs de l’Audomarois inquiétaient la (IIe) République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.471-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Quertinmont, Arnaud (dir.), Dieux, génies et démons en Égypte ancienne. À la rencontre d’Osiris, Anubis, Isis, Hathor, Rê et les autres, Somogy éditions d’Art, Paris, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire de l'art, histoire des représentations et archéologie, pp.384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du moulin de Rons à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la présence d’Harpocrate à Pétra et en Jordanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querelle de chapelle à Ecques au XVIIe siècle : la redécouverte de la chapelle seigneuriale de Rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « A l’école des scribes. Les écritures de l’Egypte ancienne (Lattes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 436, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Osiris. Mystères engloutis d’Égypte&amp;quot; (Institut du Monde Arabe, Paris, du 8 septembre 2015 au 31 janvier 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Becquart, instituteur républicain à la campagne au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXIII, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituteur contre curé à Ecques, de 1905 à 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à Ecques jusqu’à la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.11-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans les fêtes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Transilvania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des animaux et des pharaons. Le règne animal dans l’Égypte ancienne&amp;quot;, Musée du Louvre-Lens, du 5 décembre 2014 au 9 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Michel Malaise, À la découverte d’Harpocrate à travers son historiographie, Bruxelles, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXXXIX (177), pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronzes égyptiens dans les collections du musée de Bergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-12 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile antiques d’origine locale au Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.141-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Sésostris III. Pharaon de légende&amp;quot;, Palais des Beaux-Arts de Lille, du 9 octobre 2014 au 25 janvier 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecques et la guerre 1914-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVII (474), pp.465-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire religieux à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, t. XXVII (474), pp.519-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminer le temple : la lumière dans les sanctuaires isiaques à l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (116), pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’Isis et du cerf : en Occident, aussi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res Antiquae (RANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XI, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Bricault, Les cultes isiaques dans le monde gréco-romain, La Roue à livres, Les Belles Lettres, Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (115), pp.696-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’église Saint-Nicolas à Ecques : un patrimoine méconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.337-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de C. Boutantin, Les terres cuites gréco-romaines du musée égyptien de l’Agriculture, IFAO, Bibliothèque générale 42, Le Caire, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Gaël Cartron, L’architecture et les pratiques funéraires dans l’Égypte romaine. Volume I. Synthèse. Volume II. Catalogue, viii + 630 pages, Archaeopress, Oxford, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Coulon, Pascale Giovannelli-Jouanna, Flore Kimmel-Clauzet (éd.), Hérodote et l’Égypte. Regards croisés sur le livre II de l’Enquête d’Hérodote, Collection de la Maison de l’Orient et de la Méditerranée 51, Lyon, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Emanuela Zanda et alii, Industria, città romana sacra a Iside, Scavi e Ricerche Archeologiche 1981-2003, Turin, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médaillon pendentif reliquaire découvert à Coubronne (Ecques) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.359-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection de lampes à huile du musée des Beaux-Arts de Dunkerque », 45, p. 3-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition Du Nil à Alexandrie. Histoires d’eaux (Le Mans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 417, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Odile Cavalier (dir.), Fastueuse Égypte, Catalogue de l’exposition au Musée Calvet, Hazan, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416, p. 301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’éclairer en Morinie dans l’Antiquité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, t. XXVI (n°471), p. 493-508 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Armand Desbat et Hugues Savay-Guerraz (dir.), Images d’argile. Les vases gallo-romains à médaillons d’applique de la vallée du Rhône, Infolio, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Arrivé à bon port ! Sur les traces de la flotte romaine à Boulogne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411, p. 300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection égyptienne du musée des Beaux-Arts de Dunkerque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Steen-Guélen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n' 43, p. 197-218 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Georges et alii, Les momies, savoirs et représentations. De l’Egypte ancienne à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, supplément électronique au n° 407, 2009, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Collectif, Ce que la Bible doit à l’Egypte, préface de Th. Römer, Bayard – Le Monde de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Desroches-Noblecourt, Hatchepsout. La reine mystérieuse, Flammarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile sur les parois des tombes de l’Ancien et du Moyen Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 221, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Bonaparte et l’Egypte. Feu et lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3.3. Les épreuves orales d’histoire », dans Y. Poncelet (dir.), « Rapport du Concours externe du CAPES et CAFEP-CAPES. Section histoire-géographie. Session 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 113-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de S. Feneuille, Paroles d’éternité, Préface de J. Leclant, photographies de J.-F. Gout, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Vernus, Les dieux égyptiens expliqués à mon fils, éd. du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée de l’Arles antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée et sites archéologiques de Saint-Romain-en-Gal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de R. Lebeau, Atlas de la découverte de l’Egypte, Autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 399, p. 285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L. Arsenal, Rome à la conquête du Nil, Nouveau Monde éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes isiaques de la péninsule Ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Asociación Española de Egiptología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Jørgensen, Tomb treasures from Ancient Egypt, Copenhague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LXII (1-2), pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six bronzes égyptiens inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Georges Schwentzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le mobilier funéraire de la tombe de Sennedjem », 191, p. 77-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et Isis sur des lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001 (4), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Position du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire », 56, p. 277-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la tombe d’un petit roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.183-185 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée Ingres de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 61-62, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes romaines en terre cuite du musée de Saint-Omer », dans L. Chrzanovski (ed.), Greek, Roman and Byzantine Lamps from the Mediterranean to the Black Sea. Acts of the 5th International Lychnological Congress (Sibiu, September 2015), Monographies Instrumentum 63, Drémil Lafage, 2019, p. 216-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie. pp.215-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décor isiaque du littoral égéen d’Asie mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Congress of Egyptologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rhodes, Grèce. pp.2071-2082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le luminaire de l’Iseum de Pompéi », dans L. Chrzanovski, A. Nestorovic & V. Vidrih Perko (ed.), Ancient lamps from Balkans and beyond. Acts of the 4th International Lychnological Congress (Ptuj, May 2012), Monographies Instrumentum 59, Autun, 2019, p. 387-396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ptuj, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et imitation dans le luminaire isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luminaire antique. 3e congrès international de l’ILA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heidelberg, Allemagne. pp.295- 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes africaines de la collection du Château-Musée de Boulogne-sur-Mer », Rome, 2012, p. 1363-1380</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque international L’Africa Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sassari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images du pouvoir pharaonique en Égypte ancienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international Images et pouvoir monarchique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valenciennes, France. p. 63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat de la mangouste et du serpent sur les lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Ancient and Middle Age Lighting Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Zalău – Cluj-Napoca, Roumanie. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lampes d’Anubis seul », Actes du 1er Congrès international sur le luminaire antique (Nyon-Genève, 2003), Monographies Instrumentum, 31, Montagnac, p. 263-269, pl. 123-124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international sur le luminaire antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nyon, Suisse. p. 263-269, pl. 123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 384p., 2025, Collection Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 278 p., 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Priotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du septentrion, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaker Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église Saint-Nicolas d'Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence d'urbanisme et de développement du pays de Saint-Omer - Flandre intérieure, Focus, 60 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette (1821-1881) : des berges de la Liane aux rives du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. Shaker Verlag, pp.351, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 1, pp.194, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 19, 451 p., 2015, Les Cahiers du Littoral, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Monographies instruments 38, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Egypte ancienne, 336 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, position et orientation du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire à la Basse Époque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Valbelle, Dominique. Presses universitaires du Septentrion, pp.717, 2003, Thèse à la carte, 2284020461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d'un sentiment patrimonial en Égypte aux XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.185-200, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes isiaques sur la côte septentrionale de l’Anatolie aux époques hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barat, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nord de l'Anatolie. Identités et territoires de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.249-256, 2025, Histoire, 9782753599222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.49-66, 2025, 978-3-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-12, 2025, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.13-16, 2025, Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et Boulogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Priotti, Jean-Philippe; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle d'or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-196, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiaca du Bosphore cimmérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atanassova, Vessela; Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Cults on the Black Sea Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-87, 2024, Études méditerranéennes 6, 978-2-86958-630-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptologique du musée de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El-Aguizy, Ola; Kasparian, Burt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelth International Congress of Egyptologists, ICE XII, 3rd-8th November 2019, Cairo, Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IFAO, pp.999-1006, 2023, BiGen 71, 9782724709537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panthéon animal égyptien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ars, François; Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré et Nature, Actes de la XXXe Université d’été du Carrefour d’Histoire Religieuse (Vannes, juillet 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2023, Les Cahiers du Littoral (21), n°2, 9782916895369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2022, 978-3-8440-7731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Égypte jusqu'au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.63-85, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles du pouvoir en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma, Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales: les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.165-174, 2021, 9782271086587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les divinités isiaques sur la sigillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.209-225, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques. Supplément I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Ausonius, pp.343-356, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences, moyen de la diffusion des savoirs à la société de Géographie de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés savantes régionales et la transmission des savoirs. XVIIIe-XXIe siècles. Actes du 59e Congrès des sociétés savantes du Nord de la France (Arras, 21 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze encadrés (ca 30 000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’Aire-sur-la-Lys : des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ateliergaleriéditions, 2019, 9782916601298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.327-332, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luminaire de l’Iseum de Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; Nestorovic, Aleksandra; Vidrih Perko, Verena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Lamps from Balkans and Beyond - Acts of the 4th International Lychnological Congress ("Ex Oriente Lux", Ptuj, 15th-19th of May, 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-396, 2019, Monographies instrumentum, 978-2-35518-088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-10, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes romaines en terre cuite du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; International lychnological congress (5 ; 2015 ; Sibiu, Roumanie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black sea : acts of the 5th International Lychnological Congress, (LVMEN!, Sibiu, 15th-19th of September, 2015) : in memory of Dorin Alicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mergoil, 2019, 9782355180958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barques sur le Nil. Des bateaux et des morts en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.157-170, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de luminaires dans les sanctuaires isiaques de l’Occident romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Isabelle; Monteil, Martial; Raux, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier av. – Ve s. ap. J.-C.), Actes des rencontres Instrumentum (Le Mans, juin 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Éditions Mergoil, pp.365-374, 2019, Monographies Instrumentum, 9782355180934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir en Égypte pharaonique. De l’éloignement à la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desteplen, Sylvain; Barbier, Josiane; Chausson, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-36, 2019, 9782753576803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préposés au luminaire dans les cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Gasparini and Richard Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals and Materials in the Greco-Roman Cults of Isis. Agents, Images, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Brill, pp.609-627, 2018, Religions in the Graeco-Roman World, 9789004381346. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004381346_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, des silex taillés égyptiens aux lampes à huile boulonnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Contel et Jean-Philippe Priotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, du Muséum à l’Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.83-91, 2018, 9782757423400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosati, Gloria; Guidotti, Maria Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XI International Congress of Egyptologists : Florence Egyptian Museum : Florence 23-30 August 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.506-512, 2017, Archaeopress Egyptology, 9781784916008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipement des tombes intactes de Deir el-Medina et l’évolution des coutumes funéraires pendant les XVIIIe et XIXe dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaber Kerious, Hanane; Servajean, Frédéric; Bazin Rizzo, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017), catalogue de l’exposition du Caire, Paris – Le Caire du 21 décembre 2017 au 5 février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Silvana Editoriale, pp.275-281, 2017, Cahiers de l'ENIM, 9788836636488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-8, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Louis Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.171-182, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton et sa région natale : un attachement indéfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.11-32, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes puniques de Carton dans les musées de Saint-Omer et de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.33-44, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et dévots d’Isis et Sarapis, des &amp;quot;aventuriers&amp;quot; ultramarins peu ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirates, aventuriers, explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (20), Shaher Verlag, pp.377-387, 2016, Les Cahiers du Littoral, 978-3-8440-2483-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des rituels isiaques en Campanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (16), Shaker Verlag, pp.487-501, 2016, Les Cahiers du Littoral, 978-3-8440-0646-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à thèmes isiaques au sud du Danube, de la Germanie supérieure à la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Győry, Hedvig; Szabó, Ádám. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus et Pannonia V : Acta Symposii Anno 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEBT-ÓEB, pp.149-164, 2016, 9789631276329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi et l’État en Égypte pharaonique : entre protection et oppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Shaker Verlag, pp.361-371, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-Propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (19), Shaker Verlag, pp.XI-XIII, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines isiaques en terre cuite d’Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muller, Arthur; Laflı, Ergün; Huysecom-Haxhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine. Volume 2, Iconographie et contextes : [actes du colloque d'Izmir, 2-6 juin 2007] / [organisé par le département d'archéologie de l'Université Dokuz Eylül d'Izmir ; l'École française d'Athènes et le Centre de recherche HALMA UMR 8164 de l'Université de Lille 3 sciences humaines et sociales]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.209-217, 2015, Colloquia Anatolica et Aegaea ; 1, 978-2-7574-1133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tropisme isiaque des Sévères : une acmé reconsidérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.300-325, 2014, 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2014, Religions in the Graeco-Roman (n°180), 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médaillons d’applique et moules et de terre cuite à décor isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2009-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Beaurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-418, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets &amp;quot;isiaques&amp;quot; du Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent,; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques de la Troade à la Bithynie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Tsetskhladze et alii (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bosporus: Gateway between the Ancient West and East (1st Millennium BC-5th Century AD), Proceedings of the Fourth International Congress on Black Sea Antiquities (Istanbul, 14th-18th September 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2517, pp.167-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cultes isiaques en Pont et Paphlagonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. R. Tsetskhladze (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Black Sea, Paphlagonia, Pontus and Phrygia in Antiquity. Aspects of archaeology and ancient history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR, International Series 2432, pp.207-211, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à huile en forme de navire dans le monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borde, Christian; Pfister, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire navale, histoire maritime: mélanges offerts à Patrick Villiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SPM, pp.116-124, 2012, 9782901952923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 317-343, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 345-448, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alexandrie et l’Égypte à l’époque gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. Chrzanovski (éd.), Facéties lumineuses. Lampes-statuettes antiques d’Alexandrie dans les collections du Musée d’art et d’histoire de Genève et du Département des Antiquités grecques, étrusques et romaines du Musée du Louvre, Hellas et Roma 13, Genève, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des lampes corinthiennes à motifs isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Veymiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63-68, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lampes de la triade Isis-Harpocrate-Anubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ausonius Éditions, pp.59-61, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemari Bugarski-Mesdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 131-230, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.131 - 230, 2008, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques en Afrique sous l’Empire romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans B. Cabouret (coord.), L’Afrique romaine de 69 à 439, éditions du Temps, Nantes, p. 213-228</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects religieux et funéraires en Égypte lagide d’Alexandre à Cléopâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans M.-Th. Le Dinahet (dir.), L’Orient méditerranéen de la mort d’Alexandre au Ier siècle avant notre ère, coll. Questions d’histoire, Éditions du Temps, p. 303-318 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade Isis-Harpocrate-Anubis sur des lampes africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveautés lychnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes égyptiens à Rome, de César à Commode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Le Bohec (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome, ville et capitale de César à la fin des Antonins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Temps, pp.395-412, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boulogne au Caire. Mariette Pacha (1821-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux d'Égypte dans le Nord et le Pas-de-Calais à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PODVIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL Jean-Louis PODVIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol d’objets sacrés à Roquetoire en 1791 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.345-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, de l'Antiquité à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série 3, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chapelle de Jésus flagellé à Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité brassicole à Ecques (XVIe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald P. Ryan, Une année en Égypte ancienne. Plongez dans la vie quotidienne des habitants de l'Égypte antique, Paris, First éditions, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre piété familiale et manifeste politique : le monument Deroux à Coubronne (Ecques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’Annie Sartre-Fauriat, Aventuriers, voyageurs et savants. À la découverte de la Syrie. XVIIIe-XXIe siècle, Paris, CNRS, 2021, 303 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 461, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Séparation et les inventaires à Ecques en 1905-1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gardes champêtres et bonnes mœurs à la charnière des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 25, pp.119-136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs25.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Delmaire (1941-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.469-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bénédicte Loyer, Chefs d’œuvre de l’art égyptien, Paris, Larousse, 2022, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 459, p. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes tunisiennes de la collection Boudenoot au musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Bricault et Martin Andreas Stadler (Hrsg.), Hymnen und Aretalogien im antiken Mittelmeerraum. Von Inana bis Isis, Philippika 154, Wiesbaden, Verlag Otto Harrassowitz, 2021, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXXIX (5-6), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alain Faure, Champollion. Le savant déchiffré, Paris, Fayard, 2020, 863 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2021-2022 : quelques commémorations égyptologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égyptologue boulonnais Auguste Mariette, vu depuis l’Audomarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.501-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Champollion. La voie des hiéroglyphes&amp;quot;, Louvre-Lens, du 28 septembre 2022 au 16 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 12,, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mammouths d’Arques et des environs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, l'égyptologue du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVIII, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, la bibliothèque et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des Amis des musées et de la bibliothèque de Boulogne-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacral Inventories and Archaeological Reality in the Isis Sanctuaries oustide Egypt (Late Hellenistic and Roman Periods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.145-160. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.25.2021.25.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à mort par effigie à Ecques au début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.411-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Mariette, un pionnier de l’égyptologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton (1861-1924) et les religions d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20318/revhisto.2021.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Alice Hanotte, Lux. Luminaires en terre cuite de Bavay, Dremil-Lafage, Mergoil, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Frédéric Payraudeau, L’Égypte et la vallée du Nil. t. 3. Les époques tardives (1069-332 av. J.-C.), coll. Nouvelle Clio, Paris, PUF, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CXI (452), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société de géographie de Saint-Omer : histoire d’une société savante (1880-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.257-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lorge (1936-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Piette au chevet de l’église d’Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Svenja Nagel, Isis im Römischen Reich. Teil 1: Die Göttin im griechisch-römischen Ägypten. Teil 2: Adaption(en) des Kultes im Westen. (Philippika - Altertumskundliche Abhandlungen, 109), Wiesbaden, Verlag Otto Harrassowitz, 2019, 1464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXXVII (5-6), pp.534-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétition des paroissiens de Cohem pour ne pas être rattachés à Roquetoire (1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la restauration rencontre l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXVII, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Chrzanovski, Lampes antiques, byzantines et islamiques du Nil à l’Oronte. La Collection Bouvier, Polish Centre of Mediterranean Archaeology, Varsovie, 2019, 717 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des isiaca de l’ancienne Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des etudes juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178 (1-2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiac lamps from Alexandria and other provinces : some comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Archaeology in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.105-124. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31338/uw.2083-537x.pam28.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur un calvaire épigraphié à Cauchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution au village : Ecques de 1789 à 1799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendies et pompiers à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVIII (478), pp.573-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description de l’Égypte, incontournable des grandes bibliothèques : l’exemple du Nord et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.157-190. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.424.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérouanne en flammes, 14 avril 1798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XVIII (478), pp.543-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017) », Musée égyptien du Caire, du 21 décembre 2017 au 15 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La vache en Egypte ancienne (deuxième partie), 86, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Musiques ! Échos de l’Antiquité », Le Louvre-Lens, du 13 septembre 2017 au 15 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode de peste à Ecques en 1666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.437-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès d’Harpocrate à Nea Paphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des instituteurs de l’Audomarois inquiétaient la (IIe) République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.471-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Quertinmont, Arnaud (dir.), Dieux, génies et démons en Égypte ancienne. À la rencontre d’Osiris, Anubis, Isis, Hathor, Rê et les autres, Somogy éditions d’Art, Paris, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire de l'art, histoire des représentations et archéologie, pp.384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la présence d’Harpocrate à Pétra et en Jordanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du moulin de Rons à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querelle de chapelle à Ecques au XVIIe siècle : la redécouverte de la chapelle seigneuriale de Rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « A l’école des scribes. Les écritures de l’Egypte ancienne (Lattes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 436, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Becquart, instituteur républicain à la campagne au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXIII, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Osiris. Mystères engloutis d’Égypte&amp;quot; (Institut du Monde Arabe, Paris, du 8 septembre 2015 au 31 janvier 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituteur contre curé à Ecques, de 1905 à 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à Ecques jusqu’à la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.11-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans les fêtes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Transilvania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des animaux et des pharaons. Le règne animal dans l’Égypte ancienne&amp;quot;, Musée du Louvre-Lens, du 5 décembre 2014 au 9 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronzes égyptiens dans les collections du musée de Bergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-12 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Michel Malaise, À la découverte d’Harpocrate à travers son historiographie, Bruxelles, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXXXIX (177), pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile antiques d’origine locale au Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.141-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Sésostris III. Pharaon de légende&amp;quot;, Palais des Beaux-Arts de Lille, du 9 octobre 2014 au 25 janvier 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminer le temple : la lumière dans les sanctuaires isiaques à l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (116), pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’Isis et du cerf : en Occident, aussi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res Antiquae (RANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XI, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecques et la guerre 1914-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVII (474), pp.465-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire religieux à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, t. XXVII (474), pp.519-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Bricault, Les cultes isiaques dans le monde gréco-romain, La Roue à livres, Les Belles Lettres, Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (115), pp.696-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’église Saint-Nicolas à Ecques : un patrimoine méconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.337-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de C. Boutantin, Les terres cuites gréco-romaines du musée égyptien de l’Agriculture, IFAO, Bibliothèque générale 42, Le Caire, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Gaël Cartron, L’architecture et les pratiques funéraires dans l’Égypte romaine. Volume I. Synthèse. Volume II. Catalogue, viii + 630 pages, Archaeopress, Oxford, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Emanuela Zanda et alii, Industria, città romana sacra a Iside, Scavi e Ricerche Archeologiche 1981-2003, Turin, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Coulon, Pascale Giovannelli-Jouanna, Flore Kimmel-Clauzet (éd.), Hérodote et l’Égypte. Regards croisés sur le livre II de l’Enquête d’Hérodote, Collection de la Maison de l’Orient et de la Méditerranée 51, Lyon, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médaillon pendentif reliquaire découvert à Coubronne (Ecques) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.359-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection de lampes à huile du musée des Beaux-Arts de Dunkerque », 45, p. 3-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition Du Nil à Alexandrie. Histoires d’eaux (Le Mans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 417, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Odile Cavalier (dir.), Fastueuse Égypte, Catalogue de l’exposition au Musée Calvet, Hazan, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416, p. 301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’éclairer en Morinie dans l’Antiquité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, t. XXVI (n°471), p. 493-508 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Armand Desbat et Hugues Savay-Guerraz (dir.), Images d’argile. Les vases gallo-romains à médaillons d’applique de la vallée du Rhône, Infolio, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Arrivé à bon port ! Sur les traces de la flotte romaine à Boulogne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411, p. 300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection égyptienne du musée des Beaux-Arts de Dunkerque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Steen-Guélen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n' 43, p. 197-218 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Georges et alii, Les momies, savoirs et représentations. De l’Egypte ancienne à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, supplément électronique au n° 407, 2009, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Desroches-Noblecourt, Hatchepsout. La reine mystérieuse, Flammarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Collectif, Ce que la Bible doit à l’Egypte, préface de Th. Römer, Bayard – Le Monde de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile sur les parois des tombes de l’Ancien et du Moyen Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 221, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Bonaparte et l’Egypte. Feu et lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3.3. Les épreuves orales d’histoire », dans Y. Poncelet (dir.), « Rapport du Concours externe du CAPES et CAFEP-CAPES. Section histoire-géographie. Session 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 113-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de S. Feneuille, Paroles d’éternité, Préface de J. Leclant, photographies de J.-F. Gout, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Vernus, Les dieux égyptiens expliqués à mon fils, éd. du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée de l’Arles antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée et sites archéologiques de Saint-Romain-en-Gal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de R. Lebeau, Atlas de la découverte de l’Egypte, Autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 399, p. 285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L. Arsenal, Rome à la conquête du Nil, Nouveau Monde éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes isiaques de la péninsule Ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Asociación Española de Egiptología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Jørgensen, Tomb treasures from Ancient Egypt, Copenhague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LXII (1-2), pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six bronzes égyptiens inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Georges Schwentzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le mobilier funéraire de la tombe de Sennedjem », 191, p. 77-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et Isis sur des lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001 (4), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Position du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire », 56, p. 277-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la tombe d’un petit roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.183-185 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée Ingres de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 61-62, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes romaines en terre cuite du musée de Saint-Omer », dans L. Chrzanovski (ed.), Greek, Roman and Byzantine Lamps from the Mediterranean to the Black Sea. Acts of the 5th International Lychnological Congress (Sibiu, September 2015), Monographies Instrumentum 63, Drémil Lafage, 2019, p. 216-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie. pp.215-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décor isiaque du littoral égéen d’Asie mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Congress of Egyptologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rhodes, Grèce. pp.2071-2082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le luminaire de l’Iseum de Pompéi », dans L. Chrzanovski, A. Nestorovic & V. Vidrih Perko (ed.), Ancient lamps from Balkans and beyond. Acts of the 4th International Lychnological Congress (Ptuj, May 2012), Monographies Instrumentum 59, Autun, 2019, p. 387-396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ptuj, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et imitation dans le luminaire isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luminaire antique. 3e congrès international de l’ILA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heidelberg, Allemagne. pp.295- 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes africaines de la collection du Château-Musée de Boulogne-sur-Mer », Rome, 2012, p. 1363-1380</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque international L’Africa Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sassari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images du pouvoir pharaonique en Égypte ancienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international Images et pouvoir monarchique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valenciennes, France. p. 63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat de la mangouste et du serpent sur les lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Ancient and Middle Age Lighting Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Zalău – Cluj-Napoca, Roumanie. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lampes d’Anubis seul », Actes du 1er Congrès international sur le luminaire antique (Nyon-Genève, 2003), Monographies Instrumentum, 31, Montagnac, p. 263-269, pl. 123-124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international sur le luminaire antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nyon, Suisse. p. 263-269, pl. 123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 384p., 2025, Collection Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 278 p., 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Priotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du septentrion, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaker Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église Saint-Nicolas d'Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence d'urbanisme et de développement du pays de Saint-Omer - Flandre intérieure, Focus, 60 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette (1821-1881) : des berges de la Liane aux rives du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. Shaker Verlag, pp.351, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 1, pp.194, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 19, 451 p., 2015, Les Cahiers du Littoral, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Monographies instruments 38, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Egypte ancienne, 336 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, position et orientation du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire à la Basse Époque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Valbelle, Dominique. Presses universitaires du Septentrion, pp.717, 2003, Thèse à la carte, 2284020461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d'un sentiment patrimonial en Égypte aux XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.185-200, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes isiaques sur la côte septentrionale de l’Anatolie aux époques hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barat, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nord de l'Anatolie. Identités et territoires de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.249-256, 2025, Histoire, 9782753599222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.49-66, 2025, 978-3-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-12, 2025, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.13-16, 2025, Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et Boulogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Priotti, Jean-Philippe; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle d'or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-196, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiaca du Bosphore cimmérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atanassova, Vessela; Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Cults on the Black Sea Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-87, 2024, Études méditerranéennes 6, 978-2-86958-630-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptologique du musée de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El-Aguizy, Ola; Kasparian, Burt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelth International Congress of Egyptologists, ICE XII, 3rd-8th November 2019, Cairo, Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IFAO, pp.999-1006, 2023, BiGen 71, 9782724709537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panthéon animal égyptien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ars, François; Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré et Nature, Actes de la XXXe Université d’été du Carrefour d’Histoire Religieuse (Vannes, juillet 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2023, Les Cahiers du Littoral (21), n°2, 9782916895369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2022, 978-3-8440-7731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Égypte jusqu'au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.63-85, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles du pouvoir en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma, Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales: les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.165-174, 2021, 9782271086587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les divinités isiaques sur la sigillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.209-225, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques. Supplément I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Ausonius, pp.343-356, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze encadrés (ca 30 000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’Aire-sur-la-Lys : des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ateliergaleriéditions, 2019, 9782916601298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences, moyen de la diffusion des savoirs à la société de Géographie de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés savantes régionales et la transmission des savoirs. XVIIIe-XXIe siècles. Actes du 59e Congrès des sociétés savantes du Nord de la France (Arras, 21 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luminaire de l’Iseum de Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; Nestorovic, Aleksandra; Vidrih Perko, Verena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Lamps from Balkans and Beyond - Acts of the 4th International Lychnological Congress ("Ex Oriente Lux", Ptuj, 15th-19th of May, 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-396, 2019, Monographies instrumentum, 978-2-35518-088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.327-332, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-10, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes romaines en terre cuite du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; International lychnological congress (5 ; 2015 ; Sibiu, Roumanie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black sea : acts of the 5th International Lychnological Congress, (LVMEN!, Sibiu, 15th-19th of September, 2015) : in memory of Dorin Alicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mergoil, 2019, 9782355180958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barques sur le Nil. Des bateaux et des morts en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.157-170, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de luminaires dans les sanctuaires isiaques de l’Occident romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Isabelle; Monteil, Martial; Raux, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier av. – Ve s. ap. J.-C.), Actes des rencontres Instrumentum (Le Mans, juin 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Éditions Mergoil, pp.365-374, 2019, Monographies Instrumentum, 9782355180934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir en Égypte pharaonique. De l’éloignement à la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desteplen, Sylvain; Barbier, Josiane; Chausson, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-36, 2019, 9782753576803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préposés au luminaire dans les cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Gasparini and Richard Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals and Materials in the Greco-Roman Cults of Isis. Agents, Images, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Brill, pp.609-627, 2018, Religions in the Graeco-Roman World, 9789004381346. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004381346_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, des silex taillés égyptiens aux lampes à huile boulonnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Contel et Jean-Philippe Priotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, du Muséum à l’Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.83-91, 2018, 9782757423400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipement des tombes intactes de Deir el-Medina et l’évolution des coutumes funéraires pendant les XVIIIe et XIXe dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaber Kerious, Hanane; Servajean, Frédéric; Bazin Rizzo, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017), catalogue de l’exposition du Caire, Paris – Le Caire du 21 décembre 2017 au 5 février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Silvana Editoriale, pp.275-281, 2017, Cahiers de l'ENIM, 9788836636488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-8, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosati, Gloria; Guidotti, Maria Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XI International Congress of Egyptologists : Florence Egyptian Museum : Florence 23-30 August 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.506-512, 2017, Archaeopress Egyptology, 9781784916008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Louis Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.171-182, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton et sa région natale : un attachement indéfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.11-32, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes puniques de Carton dans les musées de Saint-Omer et de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.33-44, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et dévots d’Isis et Sarapis, des &amp;quot;aventuriers&amp;quot; ultramarins peu ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirates, aventuriers, explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (20), Shaher Verlag, pp.377-387, 2016, Les Cahiers du Littoral, 978-3-8440-2483-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des rituels isiaques en Campanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (16), Shaker Verlag, pp.487-501, 2016, Les Cahiers du Littoral, 978-3-8440-0646-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à thèmes isiaques au sud du Danube, de la Germanie supérieure à la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Győry, Hedvig; Szabó, Ádám. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus et Pannonia V : Acta Symposii Anno 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEBT-ÓEB, pp.149-164, 2016, 9789631276329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi et l’État en Égypte pharaonique : entre protection et oppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Shaker Verlag, pp.361-371, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-Propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (19), Shaker Verlag, pp.XI-XIII, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines isiaques en terre cuite d’Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muller, Arthur; Laflı, Ergün; Huysecom-Haxhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine. Volume 2, Iconographie et contextes : [actes du colloque d'Izmir, 2-6 juin 2007] / [organisé par le département d'archéologie de l'Université Dokuz Eylül d'Izmir ; l'École française d'Athènes et le Centre de recherche HALMA UMR 8164 de l'Université de Lille 3 sciences humaines et sociales]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.209-217, 2015, Colloquia Anatolica et Aegaea ; 1, 978-2-7574-1133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tropisme isiaque des Sévères : une acmé reconsidérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.300-325, 2014, 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médaillons d’applique et moules et de terre cuite à décor isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2014, Religions in the Graeco-Roman (n°180), 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2009-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Beaurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-418, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets &amp;quot;isiaques&amp;quot; du Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent,; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques de la Troade à la Bithynie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Tsetskhladze et alii (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bosporus: Gateway between the Ancient West and East (1st Millennium BC-5th Century AD), Proceedings of the Fourth International Congress on Black Sea Antiquities (Istanbul, 14th-18th September 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2517, pp.167-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cultes isiaques en Pont et Paphlagonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. R. Tsetskhladze (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Black Sea, Paphlagonia, Pontus and Phrygia in Antiquity. Aspects of archaeology and ancient history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR, International Series 2432, pp.207-211, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à huile en forme de navire dans le monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borde, Christian; Pfister, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire navale, histoire maritime: mélanges offerts à Patrick Villiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SPM, pp.116-124, 2012, 9782901952923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 317-343, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 345-448, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alexandrie et l’Égypte à l’époque gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. Chrzanovski (éd.), Facéties lumineuses. Lampes-statuettes antiques d’Alexandrie dans les collections du Musée d’art et d’histoire de Genève et du Département des Antiquités grecques, étrusques et romaines du Musée du Louvre, Hellas et Roma 13, Genève, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des lampes corinthiennes à motifs isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Veymiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63-68, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lampes de la triade Isis-Harpocrate-Anubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ausonius Éditions, pp.59-61, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.131 - 230, 2008, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemari Bugarski-Mesdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 131-230, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques en Afrique sous l’Empire romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans B. Cabouret (coord.), L’Afrique romaine de 69 à 439, éditions du Temps, Nantes, p. 213-228</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects religieux et funéraires en Égypte lagide d’Alexandre à Cléopâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans M.-Th. Le Dinahet (dir.), L’Orient méditerranéen de la mort d’Alexandre au Ier siècle avant notre ère, coll. Questions d’histoire, Éditions du Temps, p. 303-318 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade Isis-Harpocrate-Anubis sur des lampes africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveautés lychnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes égyptiens à Rome, de César à Commode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Le Bohec (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome, ville et capitale de César à la fin des Antonins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Temps, pp.395-412, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boulogne au Caire. Mariette Pacha (1821-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux d'Égypte dans le Nord et le Pas-de-Calais à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.25.2021.25.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/revhisto.2021.6557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537x.pam28.1.08" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.424.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe May" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Watelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Steen-Gu&#233;len" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gambart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devauchelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Priotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057062v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boulinguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-5GR73GLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159893v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159887v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159891v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Bibliotheca%20isiaca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.25.2021.25.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/revhisto.2021.6557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537x.pam28.1.08" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.424.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Watelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Steen-Gu&#233;len" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gambart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devauchelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Priotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057062v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boulinguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-5GR73GLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159891v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Bibliotheca%20isiaca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>