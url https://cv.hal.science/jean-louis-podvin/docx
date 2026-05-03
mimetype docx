--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PODVIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL Jean-Louis PODVIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol d’objets sacrés à Roquetoire en 1791 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.345-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, de l'Antiquité à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série 3, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chapelle de Jésus flagellé à Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité brassicole à Ecques (XVIe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald P. Ryan, Une année en Égypte ancienne. Plongez dans la vie quotidienne des habitants de l'Égypte antique, Paris, First éditions, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre piété familiale et manifeste politique : le monument Deroux à Coubronne (Ecques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’Annie Sartre-Fauriat, Aventuriers, voyageurs et savants. À la découverte de la Syrie. XVIIIe-XXIe siècle, Paris, CNRS, 2021, 303 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 461, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Séparation et les inventaires à Ecques en 1905-1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gardes champêtres et bonnes mœurs à la charnière des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 25, pp.119-136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs25.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Delmaire (1941-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.469-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bénédicte Loyer, Chefs d’œuvre de l’art égyptien, Paris, Larousse, 2022, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 459, p. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes tunisiennes de la collection Boudenoot au musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Bricault et Martin Andreas Stadler (Hrsg.), Hymnen und Aretalogien im antiken Mittelmeerraum. Von Inana bis Isis, Philippika 154, Wiesbaden, Verlag Otto Harrassowitz, 2021, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXXIX (5-6), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alain Faure, Champollion. Le savant déchiffré, Paris, Fayard, 2020, 863 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2021-2022 : quelques commémorations égyptologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égyptologue boulonnais Auguste Mariette, vu depuis l’Audomarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.501-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Champollion. La voie des hiéroglyphes&amp;quot;, Louvre-Lens, du 28 septembre 2022 au 16 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 12,, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mammouths d’Arques et des environs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, l'égyptologue du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVIII, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, la bibliothèque et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des Amis des musées et de la bibliothèque de Boulogne-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacral Inventories and Archaeological Reality in the Isis Sanctuaries oustide Egypt (Late Hellenistic and Roman Periods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.145-160. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.25.2021.25.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à mort par effigie à Ecques au début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.411-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Mariette, un pionnier de l’égyptologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton (1861-1924) et les religions d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20318/revhisto.2021.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Alice Hanotte, Lux. Luminaires en terre cuite de Bavay, Dremil-Lafage, Mergoil, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Frédéric Payraudeau, L’Égypte et la vallée du Nil. t. 3. Les époques tardives (1069-332 av. J.-C.), coll. Nouvelle Clio, Paris, PUF, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CXI (452), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société de géographie de Saint-Omer : histoire d’une société savante (1880-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.257-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lorge (1936-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Piette au chevet de l’église d’Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Svenja Nagel, Isis im Römischen Reich. Teil 1: Die Göttin im griechisch-römischen Ägypten. Teil 2: Adaption(en) des Kultes im Westen. (Philippika - Altertumskundliche Abhandlungen, 109), Wiesbaden, Verlag Otto Harrassowitz, 2019, 1464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXXVII (5-6), pp.534-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétition des paroissiens de Cohem pour ne pas être rattachés à Roquetoire (1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la restauration rencontre l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXVII, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Chrzanovski, Lampes antiques, byzantines et islamiques du Nil à l’Oronte. La Collection Bouvier, Polish Centre of Mediterranean Archaeology, Varsovie, 2019, 717 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des isiaca de l’ancienne Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des etudes juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178 (1-2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiac lamps from Alexandria and other provinces : some comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Archaeology in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.105-124. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31338/uw.2083-537x.pam28.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur un calvaire épigraphié à Cauchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution au village : Ecques de 1789 à 1799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendies et pompiers à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVIII (478), pp.573-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description de l’Égypte, incontournable des grandes bibliothèques : l’exemple du Nord et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.157-190. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.424.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérouanne en flammes, 14 avril 1798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XVIII (478), pp.543-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017) », Musée égyptien du Caire, du 21 décembre 2017 au 15 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La vache en Egypte ancienne (deuxième partie), 86, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Musiques ! Échos de l’Antiquité », Le Louvre-Lens, du 13 septembre 2017 au 15 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode de peste à Ecques en 1666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.437-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès d’Harpocrate à Nea Paphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des instituteurs de l’Audomarois inquiétaient la (IIe) République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.471-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Quertinmont, Arnaud (dir.), Dieux, génies et démons en Égypte ancienne. À la rencontre d’Osiris, Anubis, Isis, Hathor, Rê et les autres, Somogy éditions d’Art, Paris, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire de l'art, histoire des représentations et archéologie, pp.384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la présence d’Harpocrate à Pétra et en Jordanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du moulin de Rons à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querelle de chapelle à Ecques au XVIIe siècle : la redécouverte de la chapelle seigneuriale de Rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « A l’école des scribes. Les écritures de l’Egypte ancienne (Lattes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 436, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Becquart, instituteur républicain à la campagne au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXIII, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Osiris. Mystères engloutis d’Égypte&amp;quot; (Institut du Monde Arabe, Paris, du 8 septembre 2015 au 31 janvier 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituteur contre curé à Ecques, de 1905 à 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à Ecques jusqu’à la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.11-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans les fêtes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Transilvania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des animaux et des pharaons. Le règne animal dans l’Égypte ancienne&amp;quot;, Musée du Louvre-Lens, du 5 décembre 2014 au 9 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronzes égyptiens dans les collections du musée de Bergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-12 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Michel Malaise, À la découverte d’Harpocrate à travers son historiographie, Bruxelles, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXXXIX (177), pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile antiques d’origine locale au Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.141-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Sésostris III. Pharaon de légende&amp;quot;, Palais des Beaux-Arts de Lille, du 9 octobre 2014 au 25 janvier 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminer le temple : la lumière dans les sanctuaires isiaques à l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (116), pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’Isis et du cerf : en Occident, aussi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res Antiquae (RANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XI, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecques et la guerre 1914-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVII (474), pp.465-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire religieux à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, t. XXVII (474), pp.519-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Bricault, Les cultes isiaques dans le monde gréco-romain, La Roue à livres, Les Belles Lettres, Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (115), pp.696-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’église Saint-Nicolas à Ecques : un patrimoine méconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.337-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de C. Boutantin, Les terres cuites gréco-romaines du musée égyptien de l’Agriculture, IFAO, Bibliothèque générale 42, Le Caire, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Gaël Cartron, L’architecture et les pratiques funéraires dans l’Égypte romaine. Volume I. Synthèse. Volume II. Catalogue, viii + 630 pages, Archaeopress, Oxford, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Emanuela Zanda et alii, Industria, città romana sacra a Iside, Scavi e Ricerche Archeologiche 1981-2003, Turin, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Coulon, Pascale Giovannelli-Jouanna, Flore Kimmel-Clauzet (éd.), Hérodote et l’Égypte. Regards croisés sur le livre II de l’Enquête d’Hérodote, Collection de la Maison de l’Orient et de la Méditerranée 51, Lyon, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médaillon pendentif reliquaire découvert à Coubronne (Ecques) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.359-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection de lampes à huile du musée des Beaux-Arts de Dunkerque », 45, p. 3-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition Du Nil à Alexandrie. Histoires d’eaux (Le Mans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 417, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Odile Cavalier (dir.), Fastueuse Égypte, Catalogue de l’exposition au Musée Calvet, Hazan, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416, p. 301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’éclairer en Morinie dans l’Antiquité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, t. XXVI (n°471), p. 493-508 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Armand Desbat et Hugues Savay-Guerraz (dir.), Images d’argile. Les vases gallo-romains à médaillons d’applique de la vallée du Rhône, Infolio, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Arrivé à bon port ! Sur les traces de la flotte romaine à Boulogne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411, p. 300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection égyptienne du musée des Beaux-Arts de Dunkerque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Steen-Guélen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n' 43, p. 197-218 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Georges et alii, Les momies, savoirs et représentations. De l’Egypte ancienne à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, supplément électronique au n° 407, 2009, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Desroches-Noblecourt, Hatchepsout. La reine mystérieuse, Flammarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Collectif, Ce que la Bible doit à l’Egypte, préface de Th. Römer, Bayard – Le Monde de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile sur les parois des tombes de l’Ancien et du Moyen Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 221, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Bonaparte et l’Egypte. Feu et lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3.3. Les épreuves orales d’histoire », dans Y. Poncelet (dir.), « Rapport du Concours externe du CAPES et CAFEP-CAPES. Section histoire-géographie. Session 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 113-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de S. Feneuille, Paroles d’éternité, Préface de J. Leclant, photographies de J.-F. Gout, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Vernus, Les dieux égyptiens expliqués à mon fils, éd. du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée de l’Arles antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée et sites archéologiques de Saint-Romain-en-Gal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de R. Lebeau, Atlas de la découverte de l’Egypte, Autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 399, p. 285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L. Arsenal, Rome à la conquête du Nil, Nouveau Monde éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes isiaques de la péninsule Ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Asociación Española de Egiptología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Jørgensen, Tomb treasures from Ancient Egypt, Copenhague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LXII (1-2), pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six bronzes égyptiens inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Georges Schwentzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le mobilier funéraire de la tombe de Sennedjem », 191, p. 77-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et Isis sur des lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001 (4), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Position du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire », 56, p. 277-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la tombe d’un petit roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.183-185 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée Ingres de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 61-62, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes romaines en terre cuite du musée de Saint-Omer », dans L. Chrzanovski (ed.), Greek, Roman and Byzantine Lamps from the Mediterranean to the Black Sea. Acts of the 5th International Lychnological Congress (Sibiu, September 2015), Monographies Instrumentum 63, Drémil Lafage, 2019, p. 216-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie. pp.215-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décor isiaque du littoral égéen d’Asie mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Congress of Egyptologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rhodes, Grèce. pp.2071-2082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le luminaire de l’Iseum de Pompéi », dans L. Chrzanovski, A. Nestorovic & V. Vidrih Perko (ed.), Ancient lamps from Balkans and beyond. Acts of the 4th International Lychnological Congress (Ptuj, May 2012), Monographies Instrumentum 59, Autun, 2019, p. 387-396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ptuj, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et imitation dans le luminaire isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luminaire antique. 3e congrès international de l’ILA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heidelberg, Allemagne. pp.295- 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes africaines de la collection du Château-Musée de Boulogne-sur-Mer », Rome, 2012, p. 1363-1380</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque international L’Africa Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sassari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images du pouvoir pharaonique en Égypte ancienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international Images et pouvoir monarchique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valenciennes, France. p. 63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat de la mangouste et du serpent sur les lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Ancient and Middle Age Lighting Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Zalău – Cluj-Napoca, Roumanie. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lampes d’Anubis seul », Actes du 1er Congrès international sur le luminaire antique (Nyon-Genève, 2003), Monographies Instrumentum, 31, Montagnac, p. 263-269, pl. 123-124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international sur le luminaire antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nyon, Suisse. p. 263-269, pl. 123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 384p., 2025, Collection Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 278 p., 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Priotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du septentrion, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaker Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église Saint-Nicolas d'Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence d'urbanisme et de développement du pays de Saint-Omer - Flandre intérieure, Focus, 60 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette (1821-1881) : des berges de la Liane aux rives du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. Shaker Verlag, pp.351, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 1, pp.194, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 19, 451 p., 2015, Les Cahiers du Littoral, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Monographies instruments 38, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Egypte ancienne, 336 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, position et orientation du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire à la Basse Époque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Valbelle, Dominique. Presses universitaires du Septentrion, pp.717, 2003, Thèse à la carte, 2284020461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d'un sentiment patrimonial en Égypte aux XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.185-200, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes isiaques sur la côte septentrionale de l’Anatolie aux époques hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barat, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nord de l'Anatolie. Identités et territoires de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.249-256, 2025, Histoire, 9782753599222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.49-66, 2025, 978-3-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-12, 2025, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.13-16, 2025, Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et Boulogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Priotti, Jean-Philippe; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle d'or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-196, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiaca du Bosphore cimmérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atanassova, Vessela; Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Cults on the Black Sea Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-87, 2024, Études méditerranéennes 6, 978-2-86958-630-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptologique du musée de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El-Aguizy, Ola; Kasparian, Burt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelth International Congress of Egyptologists, ICE XII, 3rd-8th November 2019, Cairo, Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IFAO, pp.999-1006, 2023, BiGen 71, 9782724709537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panthéon animal égyptien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ars, François; Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré et Nature, Actes de la XXXe Université d’été du Carrefour d’Histoire Religieuse (Vannes, juillet 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2023, Les Cahiers du Littoral (21), n°2, 9782916895369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2022, 978-3-8440-7731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Égypte jusqu'au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.63-85, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles du pouvoir en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma, Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales: les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.165-174, 2021, 9782271086587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les divinités isiaques sur la sigillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.209-225, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques. Supplément I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Ausonius, pp.343-356, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze encadrés (ca 30 000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’Aire-sur-la-Lys : des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ateliergaleriéditions, 2019, 9782916601298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences, moyen de la diffusion des savoirs à la société de Géographie de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés savantes régionales et la transmission des savoirs. XVIIIe-XXIe siècles. Actes du 59e Congrès des sociétés savantes du Nord de la France (Arras, 21 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luminaire de l’Iseum de Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; Nestorovic, Aleksandra; Vidrih Perko, Verena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Lamps from Balkans and Beyond - Acts of the 4th International Lychnological Congress ("Ex Oriente Lux", Ptuj, 15th-19th of May, 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-396, 2019, Monographies instrumentum, 978-2-35518-088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.327-332, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-10, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes romaines en terre cuite du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; International lychnological congress (5 ; 2015 ; Sibiu, Roumanie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black sea : acts of the 5th International Lychnological Congress, (LVMEN!, Sibiu, 15th-19th of September, 2015) : in memory of Dorin Alicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mergoil, 2019, 9782355180958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barques sur le Nil. Des bateaux et des morts en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.157-170, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de luminaires dans les sanctuaires isiaques de l’Occident romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Isabelle; Monteil, Martial; Raux, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier av. – Ve s. ap. J.-C.), Actes des rencontres Instrumentum (Le Mans, juin 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Éditions Mergoil, pp.365-374, 2019, Monographies Instrumentum, 9782355180934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir en Égypte pharaonique. De l’éloignement à la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desteplen, Sylvain; Barbier, Josiane; Chausson, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-36, 2019, 9782753576803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préposés au luminaire dans les cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Gasparini and Richard Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals and Materials in the Greco-Roman Cults of Isis. Agents, Images, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Brill, pp.609-627, 2018, Religions in the Graeco-Roman World, 9789004381346. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004381346_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, des silex taillés égyptiens aux lampes à huile boulonnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Contel et Jean-Philippe Priotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, du Muséum à l’Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.83-91, 2018, 9782757423400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipement des tombes intactes de Deir el-Medina et l’évolution des coutumes funéraires pendant les XVIIIe et XIXe dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaber Kerious, Hanane; Servajean, Frédéric; Bazin Rizzo, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017), catalogue de l’exposition du Caire, Paris – Le Caire du 21 décembre 2017 au 5 février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Silvana Editoriale, pp.275-281, 2017, Cahiers de l'ENIM, 9788836636488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-8, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosati, Gloria; Guidotti, Maria Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XI International Congress of Egyptologists : Florence Egyptian Museum : Florence 23-30 August 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.506-512, 2017, Archaeopress Egyptology, 9781784916008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Louis Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.171-182, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton et sa région natale : un attachement indéfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.11-32, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes puniques de Carton dans les musées de Saint-Omer et de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.33-44, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et dévots d’Isis et Sarapis, des &amp;quot;aventuriers&amp;quot; ultramarins peu ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirates, aventuriers, explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (20), Shaher Verlag, pp.377-387, 2016, Les Cahiers du Littoral, 978-3-8440-2483-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des rituels isiaques en Campanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (16), Shaker Verlag, pp.487-501, 2016, Les Cahiers du Littoral, 978-3-8440-0646-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à thèmes isiaques au sud du Danube, de la Germanie supérieure à la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Győry, Hedvig; Szabó, Ádám. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus et Pannonia V : Acta Symposii Anno 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEBT-ÓEB, pp.149-164, 2016, 9789631276329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi et l’État en Égypte pharaonique : entre protection et oppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Shaker Verlag, pp.361-371, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-Propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (19), Shaker Verlag, pp.XI-XIII, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines isiaques en terre cuite d’Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muller, Arthur; Laflı, Ergün; Huysecom-Haxhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine. Volume 2, Iconographie et contextes : [actes du colloque d'Izmir, 2-6 juin 2007] / [organisé par le département d'archéologie de l'Université Dokuz Eylül d'Izmir ; l'École française d'Athènes et le Centre de recherche HALMA UMR 8164 de l'Université de Lille 3 sciences humaines et sociales]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.209-217, 2015, Colloquia Anatolica et Aegaea ; 1, 978-2-7574-1133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tropisme isiaque des Sévères : une acmé reconsidérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.300-325, 2014, 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médaillons d’applique et moules et de terre cuite à décor isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2014, Religions in the Graeco-Roman (n°180), 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2009-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Beaurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-418, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets &amp;quot;isiaques&amp;quot; du Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent,; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques de la Troade à la Bithynie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Tsetskhladze et alii (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bosporus: Gateway between the Ancient West and East (1st Millennium BC-5th Century AD), Proceedings of the Fourth International Congress on Black Sea Antiquities (Istanbul, 14th-18th September 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2517, pp.167-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cultes isiaques en Pont et Paphlagonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. R. Tsetskhladze (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Black Sea, Paphlagonia, Pontus and Phrygia in Antiquity. Aspects of archaeology and ancient history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR, International Series 2432, pp.207-211, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à huile en forme de navire dans le monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borde, Christian; Pfister, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire navale, histoire maritime: mélanges offerts à Patrick Villiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SPM, pp.116-124, 2012, 9782901952923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 317-343, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 345-448, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alexandrie et l’Égypte à l’époque gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. Chrzanovski (éd.), Facéties lumineuses. Lampes-statuettes antiques d’Alexandrie dans les collections du Musée d’art et d’histoire de Genève et du Département des Antiquités grecques, étrusques et romaines du Musée du Louvre, Hellas et Roma 13, Genève, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des lampes corinthiennes à motifs isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Veymiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63-68, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lampes de la triade Isis-Harpocrate-Anubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ausonius Éditions, pp.59-61, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.131 - 230, 2008, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemari Bugarski-Mesdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 131-230, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques en Afrique sous l’Empire romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans B. Cabouret (coord.), L’Afrique romaine de 69 à 439, éditions du Temps, Nantes, p. 213-228</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects religieux et funéraires en Égypte lagide d’Alexandre à Cléopâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans M.-Th. Le Dinahet (dir.), L’Orient méditerranéen de la mort d’Alexandre au Ier siècle avant notre ère, coll. Questions d’histoire, Éditions du Temps, p. 303-318 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade Isis-Harpocrate-Anubis sur des lampes africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveautés lychnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes égyptiens à Rome, de César à Commode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Le Bohec (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome, ville et capitale de César à la fin des Antonins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Temps, pp.395-412, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boulogne au Caire. Mariette Pacha (1821-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux d'Égypte dans le Nord et le Pas-de-Calais à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PODVIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL Jean-Louis PODVIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol d’objets sacrés à Roquetoire en 1791 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.345-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, de l'Antiquité à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série 3, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chapelle de Jésus flagellé à Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité brassicole à Ecques (XVIe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald P. Ryan, Une année en Égypte ancienne. Plongez dans la vie quotidienne des habitants de l'Égypte antique, Paris, First éditions, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre piété familiale et manifeste politique : le monument Deroux à Coubronne (Ecques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’Annie Sartre-Fauriat, Aventuriers, voyageurs et savants. À la découverte de la Syrie. XVIIIe-XXIe siècle, Paris, CNRS, 2021, 303 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 461, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Séparation et les inventaires à Ecques en 1905-1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gardes champêtres et bonnes mœurs à la charnière des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 25, pp.119-136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs25.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Delmaire (1941-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.469-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bénédicte Loyer, Chefs d’œuvre de l’art égyptien, Paris, Larousse, 2022, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 459, p. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes tunisiennes de la collection Boudenoot au musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Bricault et Martin Andreas Stadler (Hrsg.), Hymnen und Aretalogien im antiken Mittelmeerraum. Von Inana bis Isis, Philippika 154, Wiesbaden, Verlag Otto Harrassowitz, 2021, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXXIX (5-6), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alain Faure, Champollion. Le savant déchiffré, Paris, Fayard, 2020, 863 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2021-2022 : quelques commémorations égyptologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égyptologue boulonnais Auguste Mariette, vu depuis l’Audomarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.501-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Champollion. La voie des hiéroglyphes&amp;quot;, Louvre-Lens, du 28 septembre 2022 au 16 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 12,, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, l'égyptologue du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVIII, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, la bibliothèque et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des Amis des musées et de la bibliothèque de Boulogne-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacral Inventories and Archaeological Reality in the Isis Sanctuaries oustide Egypt (Late Hellenistic and Roman Periods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.145-160. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.25.2021.25.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mammouths d’Arques et des environs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à mort par effigie à Ecques au début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.411-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Mariette, un pionnier de l’égyptologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton (1861-1924) et les religions d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20318/revhisto.2021.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Frédéric Payraudeau, L’Égypte et la vallée du Nil. t. 3. Les époques tardives (1069-332 av. J.-C.), coll. Nouvelle Clio, Paris, PUF, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CXI (452), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société de géographie de Saint-Omer : histoire d’une société savante (1880-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.257-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lorge (1936-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Piette au chevet de l’église d’Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Svenja Nagel, Isis im Römischen Reich. Teil 1: Die Göttin im griechisch-römischen Ägypten. Teil 2: Adaption(en) des Kultes im Westen. (Philippika - Altertumskundliche Abhandlungen, 109), Wiesbaden, Verlag Otto Harrassowitz, 2019, 1464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXXVII (5-6), pp.534-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Alice Hanotte, Lux. Luminaires en terre cuite de Bavay, Dremil-Lafage, Mergoil, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétition des paroissiens de Cohem pour ne pas être rattachés à Roquetoire (1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la restauration rencontre l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXVII, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Chrzanovski, Lampes antiques, byzantines et islamiques du Nil à l’Oronte. La Collection Bouvier, Polish Centre of Mediterranean Archaeology, Varsovie, 2019, 717 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des isiaca de l’ancienne Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des etudes juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178 (1-2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur un calvaire épigraphié à Cauchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiac lamps from Alexandria and other provinces : some comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Archaeology in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.105-124. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31338/uw.2083-537x.pam28.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution au village : Ecques de 1789 à 1799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendies et pompiers à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVIII (478), pp.573-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description de l’Égypte, incontournable des grandes bibliothèques : l’exemple du Nord et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.157-190. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.424.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérouanne en flammes, 14 avril 1798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XVIII (478), pp.543-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017) », Musée égyptien du Caire, du 21 décembre 2017 au 15 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La vache en Egypte ancienne (deuxième partie), 86, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Musiques ! Échos de l’Antiquité », Le Louvre-Lens, du 13 septembre 2017 au 15 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode de peste à Ecques en 1666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.437-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès d’Harpocrate à Nea Paphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des instituteurs de l’Audomarois inquiétaient la (IIe) République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.471-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Quertinmont, Arnaud (dir.), Dieux, génies et démons en Égypte ancienne. À la rencontre d’Osiris, Anubis, Isis, Hathor, Rê et les autres, Somogy éditions d’Art, Paris, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire de l'art, histoire des représentations et archéologie, pp.384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la présence d’Harpocrate à Pétra et en Jordanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du moulin de Rons à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querelle de chapelle à Ecques au XVIIe siècle : la redécouverte de la chapelle seigneuriale de Rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « A l’école des scribes. Les écritures de l’Egypte ancienne (Lattes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 436, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Osiris. Mystères engloutis d’Égypte&amp;quot; (Institut du Monde Arabe, Paris, du 8 septembre 2015 au 31 janvier 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituteur contre curé à Ecques, de 1905 à 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Becquart, instituteur républicain à la campagne au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXIII, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à Ecques jusqu’à la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.11-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans les fêtes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Transilvania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des animaux et des pharaons. Le règne animal dans l’Égypte ancienne&amp;quot;, Musée du Louvre-Lens, du 5 décembre 2014 au 9 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronzes égyptiens dans les collections du musée de Bergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-12 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Michel Malaise, À la découverte d’Harpocrate à travers son historiographie, Bruxelles, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXXXIX (177), pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile antiques d’origine locale au Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.141-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Sésostris III. Pharaon de légende&amp;quot;, Palais des Beaux-Arts de Lille, du 9 octobre 2014 au 25 janvier 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminer le temple : la lumière dans les sanctuaires isiaques à l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (116), pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’Isis et du cerf : en Occident, aussi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res Antiquae (RANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XI, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecques et la guerre 1914-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVII (474), pp.465-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire religieux à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, t. XXVII (474), pp.519-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’église Saint-Nicolas à Ecques : un patrimoine méconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.337-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Bricault, Les cultes isiaques dans le monde gréco-romain, La Roue à livres, Les Belles Lettres, Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (115), pp.696-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de C. Boutantin, Les terres cuites gréco-romaines du musée égyptien de l’Agriculture, IFAO, Bibliothèque générale 42, Le Caire, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Gaël Cartron, L’architecture et les pratiques funéraires dans l’Égypte romaine. Volume I. Synthèse. Volume II. Catalogue, viii + 630 pages, Archaeopress, Oxford, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Emanuela Zanda et alii, Industria, città romana sacra a Iside, Scavi e Ricerche Archeologiche 1981-2003, Turin, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Coulon, Pascale Giovannelli-Jouanna, Flore Kimmel-Clauzet (éd.), Hérodote et l’Égypte. Regards croisés sur le livre II de l’Enquête d’Hérodote, Collection de la Maison de l’Orient et de la Méditerranée 51, Lyon, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médaillon pendentif reliquaire découvert à Coubronne (Ecques) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.359-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection de lampes à huile du musée des Beaux-Arts de Dunkerque », 45, p. 3-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition Du Nil à Alexandrie. Histoires d’eaux (Le Mans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 417, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Odile Cavalier (dir.), Fastueuse Égypte, Catalogue de l’exposition au Musée Calvet, Hazan, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416, p. 301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’éclairer en Morinie dans l’Antiquité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, t. XXVI (n°471), p. 493-508 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Armand Desbat et Hugues Savay-Guerraz (dir.), Images d’argile. Les vases gallo-romains à médaillons d’applique de la vallée du Rhône, Infolio, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Arrivé à bon port ! Sur les traces de la flotte romaine à Boulogne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411, p. 300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection égyptienne du musée des Beaux-Arts de Dunkerque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Steen-Guélen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n' 43, p. 197-218 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Desroches-Noblecourt, Hatchepsout. La reine mystérieuse, Flammarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Collectif, Ce que la Bible doit à l’Egypte, préface de Th. Römer, Bayard – Le Monde de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Georges et alii, Les momies, savoirs et représentations. De l’Egypte ancienne à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, supplément électronique au n° 407, 2009, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Bonaparte et l’Egypte. Feu et lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile sur les parois des tombes de l’Ancien et du Moyen Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 221, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3.3. Les épreuves orales d’histoire », dans Y. Poncelet (dir.), « Rapport du Concours externe du CAPES et CAFEP-CAPES. Section histoire-géographie. Session 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 113-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de S. Feneuille, Paroles d’éternité, Préface de J. Leclant, photographies de J.-F. Gout, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Vernus, Les dieux égyptiens expliqués à mon fils, éd. du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée de l’Arles antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée et sites archéologiques de Saint-Romain-en-Gal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de R. Lebeau, Atlas de la découverte de l’Egypte, Autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 399, p. 285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L. Arsenal, Rome à la conquête du Nil, Nouveau Monde éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes isiaques de la péninsule Ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Asociación Española de Egiptología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Jørgensen, Tomb treasures from Ancient Egypt, Copenhague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LXII (1-2), pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six bronzes égyptiens inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Georges Schwentzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le mobilier funéraire de la tombe de Sennedjem », 191, p. 77-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et Isis sur des lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001 (4), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Position du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire », 56, p. 277-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la tombe d’un petit roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.183-185 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée Ingres de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 61-62, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes romaines en terre cuite du musée de Saint-Omer », dans L. Chrzanovski (ed.), Greek, Roman and Byzantine Lamps from the Mediterranean to the Black Sea. Acts of the 5th International Lychnological Congress (Sibiu, September 2015), Monographies Instrumentum 63, Drémil Lafage, 2019, p. 216-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie. pp.215-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décor isiaque du littoral égéen d’Asie mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Congress of Egyptologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rhodes, Grèce. pp.2071-2082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le luminaire de l’Iseum de Pompéi », dans L. Chrzanovski, A. Nestorovic & V. Vidrih Perko (ed.), Ancient lamps from Balkans and beyond. Acts of the 4th International Lychnological Congress (Ptuj, May 2012), Monographies Instrumentum 59, Autun, 2019, p. 387-396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ptuj, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et imitation dans le luminaire isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luminaire antique. 3e congrès international de l’ILA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heidelberg, Allemagne. pp.295- 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes africaines de la collection du Château-Musée de Boulogne-sur-Mer », Rome, 2012, p. 1363-1380</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque international L’Africa Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sassari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images du pouvoir pharaonique en Égypte ancienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international Images et pouvoir monarchique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valenciennes, France. p. 63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat de la mangouste et du serpent sur les lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Ancient and Middle Age Lighting Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Zalău – Cluj-Napoca, Roumanie. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lampes d’Anubis seul », Actes du 1er Congrès international sur le luminaire antique (Nyon-Genève, 2003), Monographies Instrumentum, 31, Montagnac, p. 263-269, pl. 123-124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international sur le luminaire antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nyon, Suisse. p. 263-269, pl. 123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 384p., 2025, Collection Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 278 p., 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Priotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du septentrion, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaker Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église Saint-Nicolas d'Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence d'urbanisme et de développement du pays de Saint-Omer - Flandre intérieure, Focus, 60 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette (1821-1881) : des berges de la Liane aux rives du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. Shaker Verlag, pp.351, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 1, pp.194, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 19, 451 p., 2015, Les Cahiers du Littoral, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Monographies instruments 38, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Egypte ancienne, 336 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, position et orientation du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire à la Basse Époque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Valbelle, Dominique. Presses universitaires du Septentrion, pp.717, 2003, Thèse à la carte, 2284020461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d'un sentiment patrimonial en Égypte aux XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.185-200, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes isiaques sur la côte septentrionale de l’Anatolie aux époques hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barat, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nord de l'Anatolie. Identités et territoires de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.249-256, 2025, Histoire, 9782753599222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.49-66, 2025, 978-3-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-12, 2025, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.13-16, 2025, Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et Boulogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Priotti, Jean-Philippe; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle d'or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-196, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiaca du Bosphore cimmérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atanassova, Vessela; Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Cults on the Black Sea Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-87, 2024, Études méditerranéennes 6, 978-2-86958-630-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptologique du musée de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El-Aguizy, Ola; Kasparian, Burt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelth International Congress of Egyptologists, ICE XII, 3rd-8th November 2019, Cairo, Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IFAO, pp.999-1006, 2023, BiGen 71, 9782724709537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panthéon animal égyptien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ars, François; Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré et Nature, Actes de la XXXe Université d’été du Carrefour d’Histoire Religieuse (Vannes, juillet 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2023, Les Cahiers du Littoral (21), n°2, 9782916895369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2022, 978-3-8440-7731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Égypte jusqu'au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.63-85, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles du pouvoir en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma, Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales: les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.165-174, 2021, 9782271086587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les divinités isiaques sur la sigillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.209-225, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques. Supplément I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Ausonius, pp.343-356, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences, moyen de la diffusion des savoirs à la société de Géographie de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés savantes régionales et la transmission des savoirs. XVIIIe-XXIe siècles. Actes du 59e Congrès des sociétés savantes du Nord de la France (Arras, 21 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luminaire de l’Iseum de Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; Nestorovic, Aleksandra; Vidrih Perko, Verena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Lamps from Balkans and Beyond - Acts of the 4th International Lychnological Congress ("Ex Oriente Lux", Ptuj, 15th-19th of May, 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-396, 2019, Monographies instrumentum, 978-2-35518-088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.327-332, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze encadrés (ca 30 000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’Aire-sur-la-Lys : des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ateliergaleriéditions, 2019, 9782916601298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-10, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes romaines en terre cuite du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; International lychnological congress (5 ; 2015 ; Sibiu, Roumanie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black sea : acts of the 5th International Lychnological Congress, (LVMEN!, Sibiu, 15th-19th of September, 2015) : in memory of Dorin Alicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mergoil, 2019, 9782355180958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barques sur le Nil. Des bateaux et des morts en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.157-170, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de luminaires dans les sanctuaires isiaques de l’Occident romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Isabelle; Monteil, Martial; Raux, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier av. – Ve s. ap. J.-C.), Actes des rencontres Instrumentum (Le Mans, juin 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Éditions Mergoil, pp.365-374, 2019, Monographies Instrumentum, 9782355180934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir en Égypte pharaonique. De l’éloignement à la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desteplen, Sylvain; Barbier, Josiane; Chausson, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-36, 2019, 9782753576803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préposés au luminaire dans les cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Gasparini and Richard Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals and Materials in the Greco-Roman Cults of Isis. Agents, Images, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Brill, pp.609-627, 2018, Religions in the Graeco-Roman World, 9789004381346. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004381346_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, des silex taillés égyptiens aux lampes à huile boulonnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Contel et Jean-Philippe Priotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, du Muséum à l’Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.83-91, 2018, 9782757423400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosati, Gloria; Guidotti, Maria Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XI International Congress of Egyptologists : Florence Egyptian Museum : Florence 23-30 August 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.506-512, 2017, Archaeopress Egyptology, 9781784916008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Louis Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.171-182, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipement des tombes intactes de Deir el-Medina et l’évolution des coutumes funéraires pendant les XVIIIe et XIXe dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaber Kerious, Hanane; Servajean, Frédéric; Bazin Rizzo, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017), catalogue de l’exposition du Caire, Paris – Le Caire du 21 décembre 2017 au 5 février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Silvana Editoriale, pp.275-281, 2017, Cahiers de l'ENIM, 9788836636488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-8, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton et sa région natale : un attachement indéfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.11-32, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes puniques de Carton dans les musées de Saint-Omer et de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.33-44, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et dévots d’Isis et Sarapis, des &amp;quot;aventuriers&amp;quot; ultramarins peu ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirates, aventuriers, explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (20), Shaher Verlag, pp.377-387, 2016, Les Cahiers du Littoral, 978-3-8440-2483-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des rituels isiaques en Campanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (16), Shaker Verlag, pp.487-501, 2016, Les Cahiers du Littoral, 978-3-8440-0646-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à thèmes isiaques au sud du Danube, de la Germanie supérieure à la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Győry, Hedvig; Szabó, Ádám. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus et Pannonia V : Acta Symposii Anno 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEBT-ÓEB, pp.149-164, 2016, 9789631276329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi et l’État en Égypte pharaonique : entre protection et oppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Shaker Verlag, pp.361-371, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-Propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (19), Shaker Verlag, pp.XI-XIII, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines isiaques en terre cuite d’Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muller, Arthur; Laflı, Ergün; Huysecom-Haxhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine. Volume 2, Iconographie et contextes : [actes du colloque d'Izmir, 2-6 juin 2007] / [organisé par le département d'archéologie de l'Université Dokuz Eylül d'Izmir ; l'École française d'Athènes et le Centre de recherche HALMA UMR 8164 de l'Université de Lille 3 sciences humaines et sociales]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.209-217, 2015, Colloquia Anatolica et Aegaea ; 1, 978-2-7574-1133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médaillons d’applique et moules et de terre cuite à décor isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2014, Religions in the Graeco-Roman (n°180), 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tropisme isiaque des Sévères : une acmé reconsidérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.300-325, 2014, 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2009-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Beaurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-418, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets &amp;quot;isiaques&amp;quot; du Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent,; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques de la Troade à la Bithynie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Tsetskhladze et alii (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bosporus: Gateway between the Ancient West and East (1st Millennium BC-5th Century AD), Proceedings of the Fourth International Congress on Black Sea Antiquities (Istanbul, 14th-18th September 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2517, pp.167-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cultes isiaques en Pont et Paphlagonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. R. Tsetskhladze (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Black Sea, Paphlagonia, Pontus and Phrygia in Antiquity. Aspects of archaeology and ancient history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR, International Series 2432, pp.207-211, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à huile en forme de navire dans le monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borde, Christian; Pfister, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire navale, histoire maritime: mélanges offerts à Patrick Villiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SPM, pp.116-124, 2012, 9782901952923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 317-343, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 345-448, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alexandrie et l’Égypte à l’époque gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. Chrzanovski (éd.), Facéties lumineuses. Lampes-statuettes antiques d’Alexandrie dans les collections du Musée d’art et d’histoire de Genève et du Département des Antiquités grecques, étrusques et romaines du Musée du Louvre, Hellas et Roma 13, Genève, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des lampes corinthiennes à motifs isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Veymiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63-68, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lampes de la triade Isis-Harpocrate-Anubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ausonius Éditions, pp.59-61, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemari Bugarski-Mesdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 131-230, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.131 - 230, 2008, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques en Afrique sous l’Empire romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans B. Cabouret (coord.), L’Afrique romaine de 69 à 439, éditions du Temps, Nantes, p. 213-228</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects religieux et funéraires en Égypte lagide d’Alexandre à Cléopâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans M.-Th. Le Dinahet (dir.), L’Orient méditerranéen de la mort d’Alexandre au Ier siècle avant notre ère, coll. Questions d’histoire, Éditions du Temps, p. 303-318 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade Isis-Harpocrate-Anubis sur des lampes africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveautés lychnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes égyptiens à Rome, de César à Commode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Le Bohec (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome, ville et capitale de César à la fin des Antonins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Temps, pp.395-412, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boulogne au Caire. Mariette Pacha (1821-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux d'Égypte dans le Nord et le Pas-de-Calais à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538961v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.25.2021.25.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/revhisto.2021.6557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537x.pam28.1.08" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.424.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Watelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Steen-Gu&#233;len" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gambart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devauchelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Priotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057062v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boulinguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-5GR73GLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159891v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Bibliotheca%20isiaca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.25.2021.25.08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/revhisto.2021.6557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537x.pam28.1.08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.424.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Watelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Steen-Gu&#233;len" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592407v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gambart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devauchelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Priotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057062v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boulinguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-5GR73GLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Bibliotheca%20isiaca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>