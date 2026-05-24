--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PODVIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL Jean-Louis PODVIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol d’objets sacrés à Roquetoire en 1791 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.345-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, de l'Antiquité à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série 3, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chapelle de Jésus flagellé à Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité brassicole à Ecques (XVIe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald P. Ryan, Une année en Égypte ancienne. Plongez dans la vie quotidienne des habitants de l'Égypte antique, Paris, First éditions, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre piété familiale et manifeste politique : le monument Deroux à Coubronne (Ecques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’Annie Sartre-Fauriat, Aventuriers, voyageurs et savants. À la découverte de la Syrie. XVIIIe-XXIe siècle, Paris, CNRS, 2021, 303 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 461, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Séparation et les inventaires à Ecques en 1905-1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gardes champêtres et bonnes mœurs à la charnière des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 25, pp.119-136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs25.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Delmaire (1941-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.469-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bénédicte Loyer, Chefs d’œuvre de l’art égyptien, Paris, Larousse, 2022, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 459, p. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes tunisiennes de la collection Boudenoot au musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Bricault et Martin Andreas Stadler (Hrsg.), Hymnen und Aretalogien im antiken Mittelmeerraum. Von Inana bis Isis, Philippika 154, Wiesbaden, Verlag Otto Harrassowitz, 2021, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXXIX (5-6), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alain Faure, Champollion. Le savant déchiffré, Paris, Fayard, 2020, 863 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2021-2022 : quelques commémorations égyptologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égyptologue boulonnais Auguste Mariette, vu depuis l’Audomarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.501-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Champollion. La voie des hiéroglyphes&amp;quot;, Louvre-Lens, du 28 septembre 2022 au 16 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 12,, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, l'égyptologue du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVIII, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, la bibliothèque et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des Amis des musées et de la bibliothèque de Boulogne-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacral Inventories and Archaeological Reality in the Isis Sanctuaries oustide Egypt (Late Hellenistic and Roman Periods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.145-160. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.25.2021.25.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mammouths d’Arques et des environs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à mort par effigie à Ecques au début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.411-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Mariette, un pionnier de l’égyptologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton (1861-1924) et les religions d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20318/revhisto.2021.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Frédéric Payraudeau, L’Égypte et la vallée du Nil. t. 3. Les époques tardives (1069-332 av. J.-C.), coll. Nouvelle Clio, Paris, PUF, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CXI (452), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société de géographie de Saint-Omer : histoire d’une société savante (1880-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.257-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lorge (1936-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Piette au chevet de l’église d’Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Svenja Nagel, Isis im Römischen Reich. Teil 1: Die Göttin im griechisch-römischen Ägypten. Teil 2: Adaption(en) des Kultes im Westen. (Philippika - Altertumskundliche Abhandlungen, 109), Wiesbaden, Verlag Otto Harrassowitz, 2019, 1464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXXVII (5-6), pp.534-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Alice Hanotte, Lux. Luminaires en terre cuite de Bavay, Dremil-Lafage, Mergoil, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétition des paroissiens de Cohem pour ne pas être rattachés à Roquetoire (1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la restauration rencontre l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXVII, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Chrzanovski, Lampes antiques, byzantines et islamiques du Nil à l’Oronte. La Collection Bouvier, Polish Centre of Mediterranean Archaeology, Varsovie, 2019, 717 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des isiaca de l’ancienne Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des etudes juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178 (1-2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur un calvaire épigraphié à Cauchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiac lamps from Alexandria and other provinces : some comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Archaeology in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.105-124. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31338/uw.2083-537x.pam28.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution au village : Ecques de 1789 à 1799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendies et pompiers à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVIII (478), pp.573-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description de l’Égypte, incontournable des grandes bibliothèques : l’exemple du Nord et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.157-190. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.424.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérouanne en flammes, 14 avril 1798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XVIII (478), pp.543-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017) », Musée égyptien du Caire, du 21 décembre 2017 au 15 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La vache en Egypte ancienne (deuxième partie), 86, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Musiques ! Échos de l’Antiquité », Le Louvre-Lens, du 13 septembre 2017 au 15 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode de peste à Ecques en 1666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.437-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès d’Harpocrate à Nea Paphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des instituteurs de l’Audomarois inquiétaient la (IIe) République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.471-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Quertinmont, Arnaud (dir.), Dieux, génies et démons en Égypte ancienne. À la rencontre d’Osiris, Anubis, Isis, Hathor, Rê et les autres, Somogy éditions d’Art, Paris, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire de l'art, histoire des représentations et archéologie, pp.384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la présence d’Harpocrate à Pétra et en Jordanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du moulin de Rons à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querelle de chapelle à Ecques au XVIIe siècle : la redécouverte de la chapelle seigneuriale de Rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « A l’école des scribes. Les écritures de l’Egypte ancienne (Lattes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 436, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Osiris. Mystères engloutis d’Égypte&amp;quot; (Institut du Monde Arabe, Paris, du 8 septembre 2015 au 31 janvier 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituteur contre curé à Ecques, de 1905 à 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Becquart, instituteur républicain à la campagne au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXIII, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à Ecques jusqu’à la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.11-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans les fêtes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Transilvania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des animaux et des pharaons. Le règne animal dans l’Égypte ancienne&amp;quot;, Musée du Louvre-Lens, du 5 décembre 2014 au 9 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronzes égyptiens dans les collections du musée de Bergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-12 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Michel Malaise, À la découverte d’Harpocrate à travers son historiographie, Bruxelles, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXXXIX (177), pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile antiques d’origine locale au Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.141-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Sésostris III. Pharaon de légende&amp;quot;, Palais des Beaux-Arts de Lille, du 9 octobre 2014 au 25 janvier 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminer le temple : la lumière dans les sanctuaires isiaques à l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (116), pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’Isis et du cerf : en Occident, aussi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res Antiquae (RANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XI, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecques et la guerre 1914-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVII (474), pp.465-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire religieux à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, t. XXVII (474), pp.519-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’église Saint-Nicolas à Ecques : un patrimoine méconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.337-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Bricault, Les cultes isiaques dans le monde gréco-romain, La Roue à livres, Les Belles Lettres, Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (115), pp.696-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de C. Boutantin, Les terres cuites gréco-romaines du musée égyptien de l’Agriculture, IFAO, Bibliothèque générale 42, Le Caire, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Gaël Cartron, L’architecture et les pratiques funéraires dans l’Égypte romaine. Volume I. Synthèse. Volume II. Catalogue, viii + 630 pages, Archaeopress, Oxford, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Emanuela Zanda et alii, Industria, città romana sacra a Iside, Scavi e Ricerche Archeologiche 1981-2003, Turin, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Coulon, Pascale Giovannelli-Jouanna, Flore Kimmel-Clauzet (éd.), Hérodote et l’Égypte. Regards croisés sur le livre II de l’Enquête d’Hérodote, Collection de la Maison de l’Orient et de la Méditerranée 51, Lyon, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médaillon pendentif reliquaire découvert à Coubronne (Ecques) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.359-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection de lampes à huile du musée des Beaux-Arts de Dunkerque », 45, p. 3-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition Du Nil à Alexandrie. Histoires d’eaux (Le Mans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 417, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Odile Cavalier (dir.), Fastueuse Égypte, Catalogue de l’exposition au Musée Calvet, Hazan, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416, p. 301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’éclairer en Morinie dans l’Antiquité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, t. XXVI (n°471), p. 493-508 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Armand Desbat et Hugues Savay-Guerraz (dir.), Images d’argile. Les vases gallo-romains à médaillons d’applique de la vallée du Rhône, Infolio, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Arrivé à bon port ! Sur les traces de la flotte romaine à Boulogne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411, p. 300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection égyptienne du musée des Beaux-Arts de Dunkerque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Steen-Guélen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n' 43, p. 197-218 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Desroches-Noblecourt, Hatchepsout. La reine mystérieuse, Flammarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Collectif, Ce que la Bible doit à l’Egypte, préface de Th. Römer, Bayard – Le Monde de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Georges et alii, Les momies, savoirs et représentations. De l’Egypte ancienne à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, supplément électronique au n° 407, 2009, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Bonaparte et l’Egypte. Feu et lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile sur les parois des tombes de l’Ancien et du Moyen Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 221, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3.3. Les épreuves orales d’histoire », dans Y. Poncelet (dir.), « Rapport du Concours externe du CAPES et CAFEP-CAPES. Section histoire-géographie. Session 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 113-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de S. Feneuille, Paroles d’éternité, Préface de J. Leclant, photographies de J.-F. Gout, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Vernus, Les dieux égyptiens expliqués à mon fils, éd. du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée de l’Arles antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée et sites archéologiques de Saint-Romain-en-Gal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de R. Lebeau, Atlas de la découverte de l’Egypte, Autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 399, p. 285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L. Arsenal, Rome à la conquête du Nil, Nouveau Monde éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes isiaques de la péninsule Ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Asociación Española de Egiptología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Jørgensen, Tomb treasures from Ancient Egypt, Copenhague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LXII (1-2), pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six bronzes égyptiens inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Georges Schwentzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le mobilier funéraire de la tombe de Sennedjem », 191, p. 77-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et Isis sur des lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001 (4), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Position du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire », 56, p. 277-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la tombe d’un petit roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.183-185 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée Ingres de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 61-62, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes romaines en terre cuite du musée de Saint-Omer », dans L. Chrzanovski (ed.), Greek, Roman and Byzantine Lamps from the Mediterranean to the Black Sea. Acts of the 5th International Lychnological Congress (Sibiu, September 2015), Monographies Instrumentum 63, Drémil Lafage, 2019, p. 216-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie. pp.215-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décor isiaque du littoral égéen d’Asie mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Congress of Egyptologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rhodes, Grèce. pp.2071-2082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le luminaire de l’Iseum de Pompéi », dans L. Chrzanovski, A. Nestorovic & V. Vidrih Perko (ed.), Ancient lamps from Balkans and beyond. Acts of the 4th International Lychnological Congress (Ptuj, May 2012), Monographies Instrumentum 59, Autun, 2019, p. 387-396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ptuj, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et imitation dans le luminaire isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luminaire antique. 3e congrès international de l’ILA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heidelberg, Allemagne. pp.295- 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes africaines de la collection du Château-Musée de Boulogne-sur-Mer », Rome, 2012, p. 1363-1380</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque international L’Africa Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sassari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images du pouvoir pharaonique en Égypte ancienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international Images et pouvoir monarchique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valenciennes, France. p. 63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat de la mangouste et du serpent sur les lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Ancient and Middle Age Lighting Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Zalău – Cluj-Napoca, Roumanie. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lampes d’Anubis seul », Actes du 1er Congrès international sur le luminaire antique (Nyon-Genève, 2003), Monographies Instrumentum, 31, Montagnac, p. 263-269, pl. 123-124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international sur le luminaire antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nyon, Suisse. p. 263-269, pl. 123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 384p., 2025, Collection Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 278 p., 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Priotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du septentrion, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaker Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église Saint-Nicolas d'Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence d'urbanisme et de développement du pays de Saint-Omer - Flandre intérieure, Focus, 60 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette (1821-1881) : des berges de la Liane aux rives du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. Shaker Verlag, pp.351, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 1, pp.194, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 19, 451 p., 2015, Les Cahiers du Littoral, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Monographies instruments 38, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Egypte ancienne, 336 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, position et orientation du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire à la Basse Époque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Valbelle, Dominique. Presses universitaires du Septentrion, pp.717, 2003, Thèse à la carte, 2284020461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d'un sentiment patrimonial en Égypte aux XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.185-200, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes isiaques sur la côte septentrionale de l’Anatolie aux époques hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barat, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nord de l'Anatolie. Identités et territoires de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.249-256, 2025, Histoire, 9782753599222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.49-66, 2025, 978-3-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-12, 2025, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.13-16, 2025, Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et Boulogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Priotti, Jean-Philippe; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle d'or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-196, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiaca du Bosphore cimmérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atanassova, Vessela; Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Cults on the Black Sea Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-87, 2024, Études méditerranéennes 6, 978-2-86958-630-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptologique du musée de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El-Aguizy, Ola; Kasparian, Burt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelth International Congress of Egyptologists, ICE XII, 3rd-8th November 2019, Cairo, Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IFAO, pp.999-1006, 2023, BiGen 71, 9782724709537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panthéon animal égyptien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ars, François; Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré et Nature, Actes de la XXXe Université d’été du Carrefour d’Histoire Religieuse (Vannes, juillet 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2023, Les Cahiers du Littoral (21), n°2, 9782916895369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2022, 978-3-8440-7731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Égypte jusqu'au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.63-85, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles du pouvoir en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma, Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales: les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.165-174, 2021, 9782271086587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les divinités isiaques sur la sigillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.209-225, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques. Supplément I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Ausonius, pp.343-356, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences, moyen de la diffusion des savoirs à la société de Géographie de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés savantes régionales et la transmission des savoirs. XVIIIe-XXIe siècles. Actes du 59e Congrès des sociétés savantes du Nord de la France (Arras, 21 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luminaire de l’Iseum de Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; Nestorovic, Aleksandra; Vidrih Perko, Verena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Lamps from Balkans and Beyond - Acts of the 4th International Lychnological Congress ("Ex Oriente Lux", Ptuj, 15th-19th of May, 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-396, 2019, Monographies instrumentum, 978-2-35518-088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.327-332, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze encadrés (ca 30 000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’Aire-sur-la-Lys : des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ateliergaleriéditions, 2019, 9782916601298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-10, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes romaines en terre cuite du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; International lychnological congress (5 ; 2015 ; Sibiu, Roumanie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black sea : acts of the 5th International Lychnological Congress, (LVMEN!, Sibiu, 15th-19th of September, 2015) : in memory of Dorin Alicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mergoil, 2019, 9782355180958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barques sur le Nil. Des bateaux et des morts en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.157-170, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de luminaires dans les sanctuaires isiaques de l’Occident romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Isabelle; Monteil, Martial; Raux, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier av. – Ve s. ap. J.-C.), Actes des rencontres Instrumentum (Le Mans, juin 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Éditions Mergoil, pp.365-374, 2019, Monographies Instrumentum, 9782355180934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir en Égypte pharaonique. De l’éloignement à la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desteplen, Sylvain; Barbier, Josiane; Chausson, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-36, 2019, 9782753576803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préposés au luminaire dans les cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Gasparini and Richard Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals and Materials in the Greco-Roman Cults of Isis. Agents, Images, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Brill, pp.609-627, 2018, Religions in the Graeco-Roman World, 9789004381346. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004381346_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, des silex taillés égyptiens aux lampes à huile boulonnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Contel et Jean-Philippe Priotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, du Muséum à l’Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.83-91, 2018, 9782757423400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosati, Gloria; Guidotti, Maria Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XI International Congress of Egyptologists : Florence Egyptian Museum : Florence 23-30 August 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.506-512, 2017, Archaeopress Egyptology, 9781784916008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Louis Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.171-182, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipement des tombes intactes de Deir el-Medina et l’évolution des coutumes funéraires pendant les XVIIIe et XIXe dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaber Kerious, Hanane; Servajean, Frédéric; Bazin Rizzo, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017), catalogue de l’exposition du Caire, Paris – Le Caire du 21 décembre 2017 au 5 février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Silvana Editoriale, pp.275-281, 2017, Cahiers de l'ENIM, 9788836636488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-8, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton et sa région natale : un attachement indéfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.11-32, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes puniques de Carton dans les musées de Saint-Omer et de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.33-44, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et dévots d’Isis et Sarapis, des &amp;quot;aventuriers&amp;quot; ultramarins peu ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirates, aventuriers, explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (20), Shaher Verlag, pp.377-387, 2016, Les Cahiers du Littoral, 978-3-8440-2483-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des rituels isiaques en Campanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (16), Shaker Verlag, pp.487-501, 2016, Les Cahiers du Littoral, 978-3-8440-0646-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à thèmes isiaques au sud du Danube, de la Germanie supérieure à la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Győry, Hedvig; Szabó, Ádám. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus et Pannonia V : Acta Symposii Anno 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEBT-ÓEB, pp.149-164, 2016, 9789631276329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi et l’État en Égypte pharaonique : entre protection et oppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Shaker Verlag, pp.361-371, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-Propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (19), Shaker Verlag, pp.XI-XIII, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines isiaques en terre cuite d’Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muller, Arthur; Laflı, Ergün; Huysecom-Haxhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine. Volume 2, Iconographie et contextes : [actes du colloque d'Izmir, 2-6 juin 2007] / [organisé par le département d'archéologie de l'Université Dokuz Eylül d'Izmir ; l'École française d'Athènes et le Centre de recherche HALMA UMR 8164 de l'Université de Lille 3 sciences humaines et sociales]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.209-217, 2015, Colloquia Anatolica et Aegaea ; 1, 978-2-7574-1133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médaillons d’applique et moules et de terre cuite à décor isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2014, Religions in the Graeco-Roman (n°180), 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tropisme isiaque des Sévères : une acmé reconsidérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.300-325, 2014, 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2009-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Beaurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-418, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets &amp;quot;isiaques&amp;quot; du Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent,; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques de la Troade à la Bithynie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Tsetskhladze et alii (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bosporus: Gateway between the Ancient West and East (1st Millennium BC-5th Century AD), Proceedings of the Fourth International Congress on Black Sea Antiquities (Istanbul, 14th-18th September 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2517, pp.167-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cultes isiaques en Pont et Paphlagonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. R. Tsetskhladze (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Black Sea, Paphlagonia, Pontus and Phrygia in Antiquity. Aspects of archaeology and ancient history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR, International Series 2432, pp.207-211, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à huile en forme de navire dans le monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borde, Christian; Pfister, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire navale, histoire maritime: mélanges offerts à Patrick Villiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SPM, pp.116-124, 2012, 9782901952923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 317-343, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 345-448, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alexandrie et l’Égypte à l’époque gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. Chrzanovski (éd.), Facéties lumineuses. Lampes-statuettes antiques d’Alexandrie dans les collections du Musée d’art et d’histoire de Genève et du Département des Antiquités grecques, étrusques et romaines du Musée du Louvre, Hellas et Roma 13, Genève, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des lampes corinthiennes à motifs isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Veymiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63-68, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lampes de la triade Isis-Harpocrate-Anubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ausonius Éditions, pp.59-61, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemari Bugarski-Mesdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 131-230, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.131 - 230, 2008, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques en Afrique sous l’Empire romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans B. Cabouret (coord.), L’Afrique romaine de 69 à 439, éditions du Temps, Nantes, p. 213-228</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects religieux et funéraires en Égypte lagide d’Alexandre à Cléopâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans M.-Th. Le Dinahet (dir.), L’Orient méditerranéen de la mort d’Alexandre au Ier siècle avant notre ère, coll. Questions d’histoire, Éditions du Temps, p. 303-318 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade Isis-Harpocrate-Anubis sur des lampes africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveautés lychnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes égyptiens à Rome, de César à Commode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Le Bohec (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome, ville et capitale de César à la fin des Antonins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Temps, pp.395-412, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boulogne au Caire. Mariette Pacha (1821-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux d'Égypte dans le Nord et le Pas-de-Calais à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis PODVIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV HAL Jean-Louis PODVIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de Charles Bonnet, Les pharaons noirs. Une histoire de la Nubie, Lausanne, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol d’objets sacrés à Roquetoire en 1791 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baccalauréat de François Auguste Mariette (2-4 août 1841)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais : Bulletin de la Commission départementale d'Histoire et d'archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XLII, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome XXX (485), pp.345-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douai et l’Égypte : une histoire culturelle croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société nationale d'Agriculture, Sciences et Arts de Douai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6e série, t. IV, pp.6-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis, de l'Antiquité à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série 3, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chapelle de Jésus flagellé à Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité brassicole à Ecques (XVIe s.-XXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXX (484), pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Donald P. Ryan, Une année en Égypte ancienne. Plongez dans la vie quotidienne des habitants de l'Égypte antique, Paris, First éditions, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 466, pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre piété familiale et manifeste politique : le monument Deroux à Coubronne (Ecques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d’Annie Sartre-Fauriat, Aventuriers, voyageurs et savants. À la découverte de la Syrie. XVIIIe-XXIe siècle, Paris, CNRS, 2021, 303 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 461, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Séparation et les inventaires à Ecques en 1905-1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXX (483), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gardes champêtres et bonnes mœurs à la charnière des XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 25, pp.119-136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs25.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bénédicte Loyer, Chefs d’œuvre de l’art égyptien, Paris, Larousse, 2022, 128 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 459, p. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Delmaire (1941-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.469-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes tunisiennes de la collection Boudenoot au musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104, pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Laurent Bricault et Martin Andreas Stadler (Hrsg.), Hymnen und Aretalogien im antiken Mittelmeerraum. Von Inana bis Isis, Philippika 154, Wiesbaden, Verlag Otto Harrassowitz, 2021, 354 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXXIX (5-6), pp.555-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’égyptologue boulonnais Auguste Mariette, vu depuis l’Audomarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIX (482), pp.501-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Alain Faure, Champollion. Le savant déchiffré, Paris, Fayard, 2020, 863 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2021-2022 : quelques commémorations égyptologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 457, p. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Champollion. La voie des hiéroglyphes&amp;quot;, Louvre-Lens, du 28 septembre 2022 au 16 janvier 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Supplément 12,, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, la bibliothèque et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des Amis des musées et de la bibliothèque de Boulogne-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette, l'égyptologue du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais : Bulletin de la Commission départementale d'Histoire et d'archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVIII, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mammouths d’Arques et des environs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacral Inventories and Archaeological Reality in the Isis Sanctuaries oustide Egypt (Late Hellenistic and Roman Periods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.145-160. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.25.2021.25.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à mort par effigie à Ecques au début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX (481), pp.411-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Auguste Mariette, un pionnier de l’égyptologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton (1861-1924) et les religions d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20318/revhisto.2021.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Frédéric Payraudeau, L’Égypte et la vallée du Nil. t. 3. Les époques tardives (1069-332 av. J.-C.), coll. Nouvelle Clio, Paris, PUF, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, CXI (452), pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société de géographie de Saint-Omer : histoire d’une société savante (1880-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.257-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lorge (1936-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'Alice Hanotte, Lux. Luminaires en terre cuite de Bavay, Dremil-Lafage, Mergoil, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Piette au chevet de l’église d’Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Svenja Nagel, Isis im Römischen Reich. Teil 1: Die Göttin im griechisch-römischen Ägypten. Teil 2: Adaption(en) des Kultes im Westen. (Philippika - Altertumskundliche Abhandlungen, 109), Wiesbaden, Verlag Otto Harrassowitz, 2019, 1464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LXXVII (5-6), pp.534-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétition des paroissiens de Cohem pour ne pas être rattachés à Roquetoire (1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (480), pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la restauration rencontre l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais : Bulletin de la Commission départementale d'Histoire et d'archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXVII, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Chrzanovski, Lampes antiques, byzantines et islamiques du Nil à l’Oronte. La Collection Bouvier, Polish Centre of Mediterranean Archaeology, Varsovie, 2019, 717 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des isiaca de l’ancienne Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des etudes juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178 (1-2), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiac lamps from Alexandria and other provinces : some comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Archaeology in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.105-124. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31338/uw.2083-537x.pam28.1.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur un calvaire épigraphié à Cauchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution au village : Ecques de 1789 à 1799</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIX (479), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendies et pompiers à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVIII (478), pp.573-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description de l’Égypte, incontournable des grandes bibliothèques : l’exemple du Nord et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.157-190. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.424.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérouanne en flammes, 14 avril 1798</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XVIII (478), pp.543-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017) », Musée égyptien du Caire, du 21 décembre 2017 au 15 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La vache en Egypte ancienne (deuxième partie), 86, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Musiques ! Échos de l’Antiquité », Le Louvre-Lens, du 13 septembre 2017 au 15 janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode de peste à Ecques en 1666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.437-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès d’Harpocrate à Nea Paphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des instituteurs de l’Audomarois inquiétaient la (IIe) République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXVIII (477), pp.471-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Quertinmont, Arnaud (dir.), Dieux, génies et démons en Égypte ancienne. À la rencontre d’Osiris, Anubis, Isis, Hathor, Rê et les autres, Somogy éditions d’Art, Paris, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Histoire de l'art, histoire des représentations et archéologie, pp.384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du moulin de Rons à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la présence d’Harpocrate à Pétra et en Jordanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.311-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querelle de chapelle à Ecques au XVIIe siècle : la redécouverte de la chapelle seigneuriale de Rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXVIII (476), pp.171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « A l’école des scribes. Les écritures de l’Egypte ancienne (Lattes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 436, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Osiris. Mystères engloutis d’Égypte&amp;quot; (Institut du Monde Arabe, Paris, du 8 septembre 2015 au 31 janvier 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.71-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Becquart, instituteur républicain à la campagne au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais : Bulletin de la Commission départementale d'Histoire et d'archéologie du Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXXIII, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituteur contre curé à Ecques, de 1905 à 1912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à Ecques jusqu’à la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXVIII (475), pp.11-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans les fêtes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Transilvania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des animaux et des pharaons. Le règne animal dans l’Égypte ancienne&amp;quot;, Musée du Louvre-Lens, du 5 décembre 2014 au 9 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronzes égyptiens dans les collections du musée de Bergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-12 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Michel Malaise, À la découverte d’Harpocrate à travers son historiographie, Bruxelles, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXXXIX (177), pp.91-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes à huile antiques d’origine locale au Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.141-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Sésostris III. Pharaon de légende&amp;quot;, Palais des Beaux-Arts de Lille, du 9 octobre 2014 au 25 janvier 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecques et la guerre 1914-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVII (474), pp.465-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire religieux à Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, t. XXVII (474), pp.519-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminer le temple : la lumière dans les sanctuaires isiaques à l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (116), pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’Isis et du cerf : en Occident, aussi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res Antiquae (RANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XI, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Bricault, Les cultes isiaques dans le monde gréco-romain, La Roue à livres, Les Belles Lettres, Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (115), pp.696-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’église Saint-Nicolas à Ecques : un patrimoine méconnu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.337-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de C. Boutantin, Les terres cuites gréco-romaines du musée égyptien de l’Agriculture, IFAO, Bibliothèque générale 42, Le Caire, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Gaël Cartron, L’architecture et les pratiques funéraires dans l’Égypte romaine. Volume I. Synthèse. Volume II. Catalogue, viii + 630 pages, Archaeopress, Oxford, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Laurent Coulon, Pascale Giovannelli-Jouanna, Flore Kimmel-Clauzet (éd.), Hérodote et l’Égypte. Regards croisés sur le livre II de l’Enquête d’Hérodote, Collection de la Maison de l’Orient et de la Méditerranée 51, Lyon, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Emanuela Zanda et alii, Industria, città romana sacra a Iside, Scavi e Ricerche Archeologiche 1981-2003, Turin, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médaillon pendentif reliquaire découvert à Coubronne (Ecques) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (473), pp.359-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection de lampes à huile du musée des Beaux-Arts de Dunkerque », 45, p. 3-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition Du Nil à Alexandrie. Histoires d’eaux (Le Mans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 417, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Odile Cavalier (dir.), Fastueuse Égypte, Catalogue de l’exposition au Musée Calvet, Hazan, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 416, p. 301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition &amp;quot;Des rites et des hommes. Les pratiques symboliques des Celtes, des Ibères et des Grecs en Provence, en Languedoc et en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’éclairer en Morinie dans l’Antiquité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, t. XXVI (n°471), p. 493-508 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'Armand Desbat et Hugues Savay-Guerraz (dir.), Images d’argile. Les vases gallo-romains à médaillons d’applique de la vallée du Rhône, Infolio, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Arrivé à bon port ! Sur les traces de la flotte romaine à Boulogne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411, p. 300-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La collection égyptienne du musée des Beaux-Arts de Dunkerque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Steen-Guélen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Dunkerque et du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n' 43, p. 197-218 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Georges et alii, Les momies, savoirs et représentations. De l’Egypte ancienne à Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, supplément électronique au n° 407, 2009, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Desroches-Noblecourt, Hatchepsout. La reine mystérieuse, Flammarion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Collectif, Ce que la Bible doit à l’Egypte, préface de Th. Römer, Bayard – Le Monde de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile sur les parois des tombes de l’Ancien et du Moyen Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 221, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Bonaparte et l’Egypte. Feu et lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3.3. Les épreuves orales d’histoire », dans Y. Poncelet (dir.), « Rapport du Concours externe du CAPES et CAFEP-CAPES. Section histoire-géographie. Session 2009 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 408, p. 113-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de S. Feneuille, Paroles d’éternité, Préface de J. Leclant, photographies de J.-F. Gout, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 406, p. 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Vernus, Les dieux égyptiens expliqués à mon fils, éd. du Seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée de l’Arles antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musée et sites archéologiques de Saint-Romain-en-Gal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 404, p. 344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de R. Lebeau, Atlas de la découverte de l’Egypte, Autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 399, p. 285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L. Arsenal, Rome à la conquête du Nil, Nouveau Monde éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'exposition « Pharaon : homme, roi, dieu (Valenciennes) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 400, p. 313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes isiaques de la péninsule Ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Asociación Española de Egiptología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Jørgensen, Tomb treasures from Ancient Egypt, Copenhague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LXII (1-2), pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six bronzes égyptiens inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Georges Schwentzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le mobilier funéraire de la tombe de Sennedjem », 191, p. 77-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubis et Isis sur des lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001 (4), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Position du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire », 56, p. 277-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la tombe d’un petit roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.183-185 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée Ingres de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 61-62, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes romaines en terre cuite du musée de Saint-Omer », dans L. Chrzanovski (ed.), Greek, Roman and Byzantine Lamps from the Mediterranean to the Black Sea. Acts of the 5th International Lychnological Congress (Sibiu, September 2015), Monographies Instrumentum 63, Drémil Lafage, 2019, p. 216-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie. pp.215-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décor isiaque du littoral égéen d’Asie mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Congress of Egyptologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rhodes, Grèce. pp.2071-2082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le luminaire de l’Iseum de Pompéi », dans L. Chrzanovski, A. Nestorovic & V. Vidrih Perko (ed.), Ancient lamps from Balkans and beyond. Acts of the 4th International Lychnological Congress (Ptuj, May 2012), Monographies Instrumentum 59, Autun, 2019, p. 387-396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Lychnological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ptuj, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et imitation dans le luminaire isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luminaire antique. 3e congrès international de l’ILA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heidelberg, Allemagne. pp.295- 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lampes africaines de la collection du Château-Musée de Boulogne-sur-Mer », Rome, 2012, p. 1363-1380</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque international L’Africa Romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sassari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Images du pouvoir pharaonique en Égypte ancienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international Images et pouvoir monarchique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Valenciennes, France. p. 63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat de la mangouste et du serpent sur les lampes à huile romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Ancient and Middle Age Lighting Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Zalău – Cluj-Napoca, Roumanie. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lampes d’Anubis seul », Actes du 1er Congrès international sur le luminaire antique (Nyon-Genève, 2003), Monographies Instrumentum, 31, Montagnac, p. 263-269, pl. 123-124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international sur le luminaire antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nyon, Suisse. p. 263-269, pl. 123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 384p., 2025, Collection Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 278 p., 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d’or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Priotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du septentrion, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaker Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église Saint-Nicolas d'Ecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Watelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence d'urbanisme et de développement du pays de Saint-Omer - Flandre intérieure, Focus, 60 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Mariette (1821-1881) : des berges de la Liane aux rives du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. Shaker Verlag, pp.351, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 1, pp.194, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaker Verlag, 19, 451 p., 2015, Les Cahiers du Littoral, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Monographies instruments 38, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Egypte ancienne, 336 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, position et orientation du mobilier funéraire dans les tombes égyptiennes privées du Moyen Empire à la Basse Époque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Valbelle, Dominique. Presses universitaires du Septentrion, pp.717, 2003, Thèse à la carte, 2284020461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d'un sentiment patrimonial en Égypte aux XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.185-200, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes isiaques sur la côte septentrionale de l’Anatolie aux époques hellénistique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barat, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nord de l'Anatolie. Identités et territoires de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.249-256, 2025, Histoire, 9782753599222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et le musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.49-66, 2025, 978-3-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.11-12, 2025, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Podvin; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2025, 978-3-8440-9347-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis; Devauchelle, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Mariette. Deux siècles après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.13-16, 2025, Archaiologia, 978-2-7574-4238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette et Boulogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Priotti, Jean-Philippe; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle d'or culturel en province. Boulogne-sur-Mer entre 1820 et 1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.169-196, 2024, 978-2-7574-4031-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isiaca du Bosphore cimmérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atanassova, Vessela; Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Cults on the Black Sea Coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-87, 2024, Études méditerranéennes 6, 978-2-86958-630-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptologique du musée de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El-Aguizy, Ola; Kasparian, Burt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelth International Congress of Egyptologists, ICE XII, 3rd-8th November 2019, Cairo, Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, IFAO, pp.999-1006, 2023, BiGen 71, 9782724709537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le panthéon animal égyptien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ars, François; Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré et Nature, Actes de la XXXe Université d’été du Carrefour d’Histoire Religieuse (Vannes, juillet 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2023, Les Cahiers du Littoral (21), n°2, 9782916895369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-6, 2022, 978-3-8440-7731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Égypte jusqu'au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Soussen, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.63-85, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles du pouvoir en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma, Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales: les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.165-174, 2021, 9782271086587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les divinités isiaques sur la sigillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.209-225, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminaire et cultes isiaques. Supplément I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Ausonius, pp.343-356, 2020, 9782356133410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences, moyen de la diffusion des savoirs à la société de Géographie de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés savantes régionales et la transmission des savoirs. XVIIIe-XXIe siècles. Actes du 59e Congrès des sociétés savantes du Nord de la France (Arras, 21 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onze encadrés (ca 30 000 signes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béthouart, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d’Aire-sur-la-Lys : des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ateliergaleriéditions, 2019, 9782916601298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luminaire de l’Iseum de Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; Nestorovic, Aleksandra; Vidrih Perko, Verena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Lamps from Balkans and Beyond - Acts of the 4th International Lychnological Congress ("Ex Oriente Lux", Ptuj, 15th-19th of May, 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-396, 2019, Monographies instrumentum, 978-2-35518-088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Joëlle Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.327-332, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-10, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes romaines en terre cuite du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrzanovski, Laurent; International lychnological congress (5 ; 2015 ; Sibiu, Roumanie). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black sea : acts of the 5th International Lychnological Congress, (LVMEN!, Sibiu, 15th-19th of September, 2015) : in memory of Dorin Alicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mergoil, 2019, 9782355180958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barques sur le Nil. Des bateaux et des morts en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommage à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.157-170, 2019, 9783844070217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir en Égypte pharaonique. De l’éloignement à la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desteplen, Sylvain; Barbier, Josiane; Chausson, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement en déplacement. Pouvoir et mobilité de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-36, 2019, 9782753576803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de luminaires dans les sanctuaires isiaques de l’Occident romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Isabelle; Monteil, Martial; Raux, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliers et sanctuaires dans les provinces romaines occidentales (fin du Ier av. – Ve s. ap. J.-C.), Actes des rencontres Instrumentum (Le Mans, juin 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Éditions Mergoil, pp.365-374, 2019, Monographies Instrumentum, 9782355180934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préposés au luminaire dans les cultes isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentino Gasparini and Richard Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals and Materials in the Greco-Roman Cults of Isis. Agents, Images, and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, Brill, pp.609-627, 2018, Religions in the Graeco-Roman World, 9789004381346. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004381346_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, des silex taillés égyptiens aux lampes à huile boulonnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Contel et Jean-Philippe Priotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernest Hamy, du Muséum à l’Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.83-91, 2018, 9782757423400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection égyptienne du musée de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosati, Gloria; Guidotti, Maria Cristina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XI International Congress of Egyptologists : Florence Egyptian Museum : Florence 23-30 August 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.506-512, 2017, Archaeopress Egyptology, 9781784916008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipement des tombes intactes de Deir el-Medina et l’évolution des coutumes funéraires pendant les XVIIIe et XIXe dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaber Kerious, Hanane; Servajean, Frédéric; Bazin Rizzo, Laure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’œuvre, on connaît l’artisan… de Pharaon. Un siècle de recherches françaises à Deir el-Medina (1917-2017), catalogue de l’exposition du Caire, Paris – Le Caire du 21 décembre 2017 au 5 février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Silvana Editoriale, pp.275-281, 2017, Cahiers de l'ENIM, 9788836636488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.5-8, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Louis Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.171-182, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carton et sa région natale : un attachement indéfectible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.11-32, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes puniques de Carton dans les musées de Saint-Omer et de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.33-44, 2017, 978-3-8440-2486-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prêtres et dévots d’Isis et Sarapis, des &amp;quot;aventuriers&amp;quot; ultramarins peu ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pirates, aventuriers, explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (20), Shaher Verlag, pp.377-387, 2016, Les Cahiers du Littoral, 978-3-8440-2483-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des rituels isiaques en Campanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (16), Shaker Verlag, pp.487-501, 2016, Les Cahiers du Littoral, 978-3-8440-0646-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à thèmes isiaques au sud du Danube, de la Germanie supérieure à la Mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Győry, Hedvig; Szabó, Ádám. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus et Pannonia V : Acta Symposii Anno 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEBT-ÓEB, pp.149-164, 2016, 9789631276329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi et l’État en Égypte pharaonique : entre protection et oppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Shaker Verlag, pp.361-371, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-Propos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bel, Jacqueline; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions croisées de l’État</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I (19), Shaker Verlag, pp.XI-XIII, 2015, Les Cahiers du Littoral I, 978-3-8440-3887-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines isiaques en terre cuite d’Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muller, Arthur; Laflı, Ergün; Huysecom-Haxhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine. Volume 2, Iconographie et contextes : [actes du colloque d'Izmir, 2-6 juin 2007] / [organisé par le département d'archéologie de l'Université Dokuz Eylül d'Izmir ; l'École française d'Athènes et le Centre de recherche HALMA UMR 8164 de l'Université de Lille 3 sciences humaines et sociales]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.209-217, 2015, Colloquia Anatolica et Aegaea ; 1, 978-2-7574-1133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tropisme isiaque des Sévères : une acmé reconsidérée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.300-325, 2014, 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médaillons d’applique et moules et de terre cuite à décor isiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-137, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2014, Religions in the Graeco-Roman (n°180), 9789004277182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2009-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Beaurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-418, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets &amp;quot;isiaques&amp;quot; du Château-Musée de Boulogne-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent,; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2014, 978-2-35613-121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques de la Troade à la Bithynie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Tsetskhladze et alii (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bosporus: Gateway between the Ancient West and East (1st Millennium BC-5th Century AD), Proceedings of the Fourth International Congress on Black Sea Antiquities (Istanbul, 14th-18th September 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2517, pp.167-172, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cultes isiaques en Pont et Paphlagonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. R. Tsetskhladze (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Black Sea, Paphlagonia, Pontus and Phrygia in Antiquity. Aspects of archaeology and ancient history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR, International Series 2432, pp.207-211, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à huile en forme de navire dans le monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borde, Christian; Pfister, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire navale, histoire maritime: mélanges offerts à Patrick Villiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SPM, pp.116-124, 2012, 9782901952923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 317-343, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perikles Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 345-448, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alexandrie et l’Égypte à l’époque gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. Chrzanovski (éd.), Facéties lumineuses. Lampes-statuettes antiques d’Alexandrie dans les collections du Musée d’art et d’histoire de Genève et du Département des Antiquités grecques, étrusques et romaines du Musée du Louvre, Hellas et Roma 13, Genève, p. 15-22.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des lampes corinthiennes à motifs isiaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Veymiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63-68, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-76, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lampes de la triade Isis-Harpocrate-Anubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ausonius Éditions, pp.59-61, 2008, 978-2-91002-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Budischovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemari Bugarski-Mesdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bricault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 131-230, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricault, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Isiaca I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.131 - 230, 2008, ISSN : 2118-7614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultes isiaques en Afrique sous l’Empire romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans B. Cabouret (coord.), L’Afrique romaine de 69 à 439, éditions du Temps, Nantes, p. 213-228</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects religieux et funéraires en Égypte lagide d’Alexandre à Cléopâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans M.-Th. Le Dinahet (dir.), L’Orient méditerranéen de la mort d’Alexandre au Ier siècle avant notre ère, coll. Questions d’histoire, Éditions du Temps, p. 303-318 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade Isis-Harpocrate-Anubis sur des lampes africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveautés lychnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultes égyptiens à Rome, de César à Commode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Le Bohec (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome, ville et capitale de César à la fin des Antonins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Temps, pp.395-412, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boulogne au Caire. Mariette Pacha (1821-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux d'Égypte dans le Nord et le Pas-de-Calais à l'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Podvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.25.2021.25.08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/revhisto.2021.6557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537x.pam28.1.08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.424.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Watelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368680v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167412v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Steen-Gu&#233;len" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592407v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gambart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368637v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devauchelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Priotti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057062v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boulinguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-5GR73GLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Bibliotheca%20isiaca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109790v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05626685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs25.0119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.25.2021.25.08" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/revhisto.2021.6557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537x.pam28.1.08" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.424.0157" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe May" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Watelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03916807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Steen-Gu&#233;len" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592401v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gambart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592378v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592424v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Georges Schwentzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devauchelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Priotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=result" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941451v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628630v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159830v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boulinguez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-5GR73GLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159887v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Bibliotheca%20isiaca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368201v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368194v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>