--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -719,282 +719,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Badrignans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Machenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527913v1</w:t>
+                <w:t xml:space="preserve">hal-01657605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.55-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006396500550066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657605v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
               </w:r>
@@ -1095,217 +1095,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération systématique de scénarios d'attaques contre des systèmes industriels</w:t>
+                <w:t xml:space="preserve">Filtrage et vérification de flux métiers dans les systèmes industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330949v1</w:t>
+                <w:t xml:space="preserve">hal-01316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage et vérification de flux métiers dans les systèmes industriels</w:t>
+                <w:t xml:space="preserve">Génération systématique de scénarios d'attaques contre des systèmes industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316590v1</w:t>
+                <w:t xml:space="preserve">hal-01330949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Specific Stateful Filtering with Worst-Case Bandwidth</w:t>
               </w:r>
@@ -1899,378 +1899,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Parallel arithmetic encryption for high-bandwidth communications on multicore/GPGPU platforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t>
+              <w:t xml:space="preserve">PASCO '10 - 4th International Workshop on Parallel and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.Pages 73-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1837210.1837223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449864v2</w:t>
+                <w:t xml:space="preserve">hal-00493044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-sensitive decoding for redundant residue systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Khonji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stalinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'10: Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New York, NY, United States. pp.265―272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1837934.1837985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel arithmetic encryption for high-bandwidth communications on multicore/GPGPU platforms.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roca</w:t>
+                <w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Alali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASCO '10 - 4th International Workshop on Parallel and Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.Pages 73-79, </w:t>
+              <w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.26-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1837210.1837223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493044v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449864v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tighter Analysis of Work Stealing</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm-based fault tolerance applied to P2P computing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,385 +2941,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Partitioning Data to Improve Parallel Execution Time for Sorting on Heterogeneous Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cérin</w:t>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dubacq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.175-186</w:t>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084822v1</w:t>
+                <w:t xml:space="preserve">hal-00683206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive triangular system solving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Pernet</w:t>
+                <w:t xml:space="preserve">Methods for Partitioning Data to Improve Parallel Execution Time for Sorting on Heterogeneous Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dubacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t>
+              <w:t xml:space="preserve">GPC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.175-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318543v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Varette</w:t>
+                <w:t xml:space="preserve">Adaptive triangular system solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683206v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,286 +3792,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Authentication in GRID5000</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">A Checkpoint/Recovery Model for Heterogeneous Dataflow Computations Using Work-Stealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel W. Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid Computing and its Application to Data Analysis (GADA'05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11575863_51⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11549468_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691609v1</w:t>
+                <w:t xml:space="preserve">hal-00685314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Checkpoint/Recovery Model for Heterogeneous Dataflow Computations Using Work-Stealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axel W. Krings</w:t>
+                <w:t xml:space="preserve">Distributed Authentication in GRID5000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grid Computing and its Application to Data Analysis (GADA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Agia Napa, Cyprus. pp.314-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11575863_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11549468_74⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00685314v1</w:t>
+                <w:t xml:space="preserve">hal-00691609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de coût algorithmique intégrant des mécanismes de tolérance aux pannes et expérimentations</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theft-Induced Checkpointing for Reconfigurable Dataflow Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel W. Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,168 +4987,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographie à clef secrète</w:t>
+                <w:t xml:space="preserve">Cryptographie à clef publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t>
+                <w:t xml:space="preserve">Valentin Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touradj Ebrahimi; Franck Leprevost; Bertrand Warusfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, pp.23-102, 2006</w:t>
+              <w:t xml:space="preserve">, Hermès, pp.103-186, 2006, Collection Traité IC2 - Informatique et systèmes d'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318553v1</w:t>
+                <w:t xml:space="preserve">hal-00318555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures PKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5194,182 +5194,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.187-210, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographie à clef publique</w:t>
+                <w:t xml:space="preserve">Cryptographie à clef secrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Leprévost</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Touradj Ebrahimi; Franck Leprevost; Bertrand Warusfeld. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Ebrahimi, F. Leprevost, and B. Warusfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographie et sécurité des systèmes et réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, pp.103-186, 2006, Collection Traité IC2 - Informatique et systèmes d'information</w:t>
+              <w:t xml:space="preserve">, Hermès, pp.23-102, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318555v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6388,51 +6388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00252-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK79V943-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Soares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2007.352498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano P. Soares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda A. K. Traor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_88" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2005.1626998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dumitrescu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Doreille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00252-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK79V943-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Soares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2007.352498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano P. Soares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubacq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda A. K. Traor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_88" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2005.1626998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dumitrescu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Doreille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>