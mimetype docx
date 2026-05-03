--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -719,593 +719,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.55-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006396500550066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657605v1</w:t>
+                <w:t xml:space="preserve">hal-01527913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Badrignans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Machenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCICSS 2017 - IEEE World Congress on Industrial Control Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527913v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roca</w:t>
+                <w:t xml:space="preserve">Génération systématique de scénarios d'attaques contre des systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tenkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreHack 2016. The 4th International Symposium on Research in Grey-Hat Hacking - aka GreHack </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399967v1</w:t>
+                <w:t xml:space="preserve">hal-01330949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage et vérification de flux métiers dans les systèmes industriels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+                <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levent Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tenkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GreHack 2016. The 4th International Symposium on Research in Grey-Hat Hacking - aka GreHack </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316590v1</w:t>
+                <w:t xml:space="preserve">hal-01399967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération systématique de scénarios d'attaques contre des systèmes industriels</w:t>
+                <w:t xml:space="preserve">Filtrage et vérification de flux métiers dans les systèmes industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330949v1</w:t>
+                <w:t xml:space="preserve">hal-01316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Specific Stateful Filtering with Worst-Case Bandwidth</w:t>
               </w:r>
@@ -1899,378 +1899,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel arithmetic encryption for high-bandwidth communications on multicore/GPGPU platforms.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roca</w:t>
+                <w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Alali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASCO '10 - 4th International Workshop on Parallel and Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1837210.1837223⟩</w:t>
+              <w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.26-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493044v1</w:t>
+                <w:t xml:space="preserve">hal-00449864v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-sensitive decoding for redundant residue systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Khonji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Khonji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+                <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stalinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'10: Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New York, NY, United States. pp.265―272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1837934.1837985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Parallel arithmetic encryption for high-bandwidth communications on multicore/GPGPU platforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.26-34, </w:t>
+              <w:t xml:space="preserve">PASCO '10 - 4th International Workshop on Parallel and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.Pages 73-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1837210.1837223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449864v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tighter Analysis of Work Stealing</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm-based fault tolerance applied to P2P computing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,644 +2721,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t>
+                <w:t xml:space="preserve">Methods for Partitioning Data to Improve Parallel Execution Time for Sorting on Heterogeneous Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t>
+              <w:t xml:space="preserve">GPC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.175-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856375v1</w:t>
+                <w:t xml:space="preserve">hal-00084822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative Solutions for Safe Computations in Distributed Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Varette</w:t>
+                <w:t xml:space="preserve">Adaptive triangular system solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Trustworthy Software"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691883v1</w:t>
+                <w:t xml:space="preserve">hal-00318543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683206v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Partitioning Data to Improve Parallel Execution Time for Sorting on Heterogeneous Clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Dubacq</w:t>
+                <w:t xml:space="preserve">Applicative Solutions for Safe Computations in Distributed Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.175-186</w:t>
+              <w:t xml:space="preserve">Workshop "Trustworthy Software"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084822v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive triangular system solving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Pernet</w:t>
+                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318543v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgressive Computing 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t>
@@ -3381,330 +3381,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCK: An Improved Coordinated Checkpoint/Rollback Protocol for Dataflow Applications in KAAPI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line adaptive parallel prefix computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Besseron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+                <w:t xml:space="preserve">Daouda Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'06 IEEE Conference on Information and Communication Technologies: from Theory to Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684955⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Dresdren, Germany. pp.841-850, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11823285_88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684864v1</w:t>
+                <w:t xml:space="preserve">hal-00689026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme adaptatif optimal pour le calcul parallèle des préfixes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CCK: An Improved Coordinated Checkpoint/Rollback Protocol for Dataflow Applications in KAAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Besseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda A. K. Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque Africain sur la recherche en Informatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTTA'06 IEEE Conference on Information and Communication Technologies: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694537v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line adaptive parallel prefix computation</w:t>
+                <w:t xml:space="preserve">Un algorithme adaptatif optimal pour le calcul parallèle des préfixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda A. K. Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème colloque Africain sur la recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Cotonou, Bénin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689026v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification Distribuée sur Grille de Grappes basée sur LDAP</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RenPar'16 : 16ème Rencontres Francophones du Parallélisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3792,316 +3792,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Checkpoint/Recovery Model for Heterogeneous Dataflow Computations Using Work-Stealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axel W. Krings</w:t>
+                <w:t xml:space="preserve">Distributed Authentication in GRID5000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11549468_74⟩</w:t>
+              <w:t xml:space="preserve">Grid Computing and its Application to Data Analysis (GADA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Agia Napa, Cyprus. pp.314-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11575863_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685314v1</w:t>
+                <w:t xml:space="preserve">hal-00691609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Authentication in GRID5000</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">A Checkpoint/Recovery Model for Heterogeneous Dataflow Computations Using Work-Stealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel W. Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid Computing and its Application to Data Analysis (GADA'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11549468_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11575863_51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691609v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de coût algorithmique intégrant des mécanismes de tolérance aux pannes et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,64 +4152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theft-Induced Checkpointing for Reconfigurable Dataflow Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel W. Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Data-Flow Analysis for Resilence and Result Checking in Peer to Peer Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptographie à clef publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures PKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6388,51 +6388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00252-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK79V943-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Soares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2007.352498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano P. Soares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubacq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda A. K. Traor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_88" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2005.1626998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dumitrescu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Doreille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00252-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK79V943-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Soares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2007.352498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano P. Soares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_88" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda A. K. Traor&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2005.1626998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dumitrescu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Doreille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>