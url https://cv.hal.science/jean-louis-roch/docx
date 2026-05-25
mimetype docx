--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1069,243 +1069,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roca</w:t>
+                <w:t xml:space="preserve">Filtrage et vérification de flux métiers dans les systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tenkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreHack 2016. The 4th International Symposium on Research in Grey-Hat Hacking - aka GreHack </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399967v1</w:t>
+                <w:t xml:space="preserve">hal-01316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage et vérification de flux métiers dans les systèmes industriels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+                <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levent Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tenkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GreHack 2016. The 4th International Symposium on Research in Grey-Hat Hacking - aka GreHack </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316590v1</w:t>
+                <w:t xml:space="preserve">hal-01399967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Specific Stateful Filtering with Worst-Case Bandwidth</w:t>
               </w:r>
@@ -2911,402 +2911,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t>
+                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Sébastien Varette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raffin</w:t>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856375v1</w:t>
+                <w:t xml:space="preserve">hal-00683206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative Solutions for Safe Computations in Distributed Environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Trustworthy Software"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691883v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Applicative Solutions for Safe Computations in Distributed Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Workshop "Trustworthy Software"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683206v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3314,51 +3314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgressive Computing 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t>
@@ -3381,330 +3381,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line adaptive parallel prefix computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CCK: An Improved Coordinated Checkpoint/Rollback Protocol for Dataflow Applications in KAAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Besseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11823285_88⟩</w:t>
+              <w:t xml:space="preserve">ICTTA'06 IEEE Conference on Information and Communication Technologies: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689026v1</w:t>
+                <w:t xml:space="preserve">hal-00684864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCK: An Improved Coordinated Checkpoint/Rollback Protocol for Dataflow Applications in KAAPI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Besseron</w:t>
+                <w:t xml:space="preserve">Un algorithme adaptatif optimal pour le calcul parallèle des préfixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Jafar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+                <w:t xml:space="preserve">Daouda A. K. Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'06 IEEE Conference on Information and Communication Technologies: from Theory to Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème colloque Africain sur la recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Cotonou, Bénin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684864v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme adaptatif optimal pour le calcul parallèle des préfixes</w:t>
+                <w:t xml:space="preserve">On-line adaptive parallel prefix computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daouda A. K. Traoré</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque Africain sur la recherche en Informatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Dresdren, Germany. pp.841-850, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11823285_88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694537v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification Distribuée sur Grille de Grappes basée sur LDAP</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RenPar'16 : 16ème Rencontres Francophones du Parallélisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3798,103 +3798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Authentication in GRID5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grid Computing and its Application to Data Analysis (GADA'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Agia Napa, Cyprus. pp.314-326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3928,51 +3928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Checkpoint/Recovery Model for Heterogeneous Dataflow Computations Using Work-Stealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4057,51 +4057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de coût algorithmique intégrant des mécanismes de tolérance aux pannes et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theft-Induced Checkpointing for Reconfigurable Dataflow Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel W. Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Data-Flow Analysis for Resilence and Result Checking in Peer to Peer Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptographie à clef publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures PKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6388,51 +6388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00252-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK79V943-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Soares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2007.352498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano P. Soares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_88" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda A. K. Traor&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2005.1626998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dumitrescu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Doreille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00161-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RPG2T5V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(95)00252-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK79V943-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01330949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01316590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17514-5_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2F0FDPJH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Soares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2007.352498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano P. Soares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda A. K. Traor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Traor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11823285_88" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIT.2005.1626998" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/theorie-codes-compression-cryptage-correction-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005940" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manneback" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Dumitrescu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Doreille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00334457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>