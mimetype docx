--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -72,3289 +72,3553 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional crack reconstruction from Beam–Particle Model for CFD-based leakage assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 448, pp.114718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive methodology to assess human bone transversal toughness based on macroscopic specimens, the compliance method, and 3D bio-faithful numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L.B. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.106869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of a local modulus-density relationship for human femoral cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hainfellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519426500119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gas flow in realistic cracks representative of concrete fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Fdal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.22.419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05020158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental test for gas pressure measurement within a realistic crack in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, pp.112138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.112138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method for Evaluating Cortical Bone Young's Modulus: Numerical Twin Reconstruction, Finite Element Calculation, and Microstructure Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woitrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3D probabilistic model for explicit cracking of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magno T. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo M.R. Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando L. B. Ribeireo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/cac.2021.27.6.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical analysis of an experimental setup to estimate gas permeability through an active crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370, pp.110915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the threshold crack opening effect on the intrinsic permeability of localized macro-cracks in concrete samples under Brazilian test conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of the cracking behavior of a steel fiber-reinforced concrete beam on grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), pp.571-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/suco.201600002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of fluid leakage through multi-cracked RC structural elements using a numerical probabilistic cracking approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (8), pp.3095 - 3108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0706-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of reinforcement type on macrocrack propagation under sustained loading in steel fibre-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Massicote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (17), pp.736-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/suco.201500069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Modelling of the Concrete/Rebar Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Song Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2015.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroscopic probabilistic cracking approach for the numerical modelling of fluid leakage in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-015-0038-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of macrocrack propagation under sustained loading in steel fibre reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0552-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of cracking in steel fibre-reinforced concrete (SFRC) structures in bending using probabilistic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (16), pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/suco.201400081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilistic numerical modelling of cracking in steel fibre reinforced concretes (SFRC) structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.315-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilistic modelling of cracking in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Caucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (18), pp. 770-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.878256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrocrack propagation in a concrete specimen under sustained loading: study of the physical mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp. 98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time water permeability evolution of a localized crack in concrete under loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp. 20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensile basic creep versus compressive basic creep at early ages: comparison between normal strength concrete and a very high strength fibre reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malena Bastien Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Maou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (10), pp. 1773-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0150-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensile and bending behaviour of a strain hardening cement-based composite: Experimental and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp. 166-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of accelerated corrosion on the reinforced cover concrete cracking behavior : experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quiertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp. 450-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From local to global probabilistic modeling of concrete cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), p 103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-010-0008-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A three-dimensional steel/concrete interface model including corrosion effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77 (6), p 951-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations numériques du comportement au jeune âge des structures en béton : Modélisation et retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia d'Aloia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 278, pp 65-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la fracture transversale de l'os cortical par une approche de modélisation probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beatriz de Carvalho Gonzaga E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Rodrigues Rita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary inverse analysis for crack propagation mechanical parameters on long human cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics – ESBiomech2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349571v1</w:t>
-              </w:r>
-[...2922 lines deleted...]
-                <w:t xml:space="preserve">hal-00612155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de fissuration dans les matériaux hétérogènes quasi-fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris-Est, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04709943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3364,2527 +3628,2527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative experiment for air pressure measurements in crack models representative of real cracks in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synercrete'23 - International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnieszka Jedrzejewska; Fragkoulis Kanavaris; Miguel Azenha; Farid Benboudjema; Dirk Schlicke, Jun 2023, Mylos, Greece. pp.279-288, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of the Behavior of Concrete Specimens Under Uniaxial Tensile Stresses Through the Use of a 3D Probabilistic Semi-explicit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane R. Rita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo M.R. Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando L. B. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Tailhan; Pierre Rossi, Jul 2022, Marseille, France. pp.301-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390788v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Behavior of Concrete Specimens Under Uniaxial Tensile Stresses Through the Use of a 3D Probabilistic Semi-explicit Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347206v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Concrete Fracture by Means of a 3D Probabilistic Explicit Cracking Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magno T. Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo M.R. Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando L. B. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Louis Tailhan; Pierre Rossi, Jul 2022, Marseille, France. pp.248-257, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMBIO-M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Optimization of Concrete Railway Tracks by Using Non-linear Finite Element Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Louis Tailhan; Pierre Rossi, Jul 2022, Marseille, France. pp.345-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation experiment on long human bone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L Tailhan</w:t>
+                <w:t xml:space="preserve">Comparison Between the Cracking Process of Reinforced Concrete and Fibres Reinforced Concrete Railway Tracks by Using Non-linear Finite Elements Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BEFIB 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Valencia (Espagne), Spain. pp.515-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58482-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349627v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between the Cracking Process of Reinforced Concrete and Fibres Reinforced Concrete Railway Tracks by Using Non-linear Finite Elements Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sedran</w:t>
+                <w:t xml:space="preserve">Crack propagation experiment on long human bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEFIB 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355714v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Strategy for the Determination of Mechanical Properties Related to Human Cortical Bone Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAEM 2020, Proceedings of the Third International Conference on Theoretical, Applied and Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Athenes, France. pp. 64-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-47883-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the cracking process of reinforced concrete and fibres reinforced concrete railway tracks by using non-linear finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne (virtual), France. 9p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/fc10.234090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution en temps réel de la conductivité hydraulique d'une éprouvette de béton en cours de chargement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time evolution of water permeability in cracking concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ramanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Advances in Construction Materials Through Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of corrosion induced cover cracking in reinforced concrete beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quiertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR'2010, The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of concrete resistivity in cracking concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCos7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France. pp 985-989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation thermodynamique d'une loi de comportement d'un matériau quasi-fragile couplant élasticité, endommagement et frottement : application au béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
+              <w:t xml:space="preserve">19ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, MARSEILLE, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421054v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de l'interface acier/béton en présence de corrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517011v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental test for cracking concrete under controlled</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique de l'interface acier/béton en présence de corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 10p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416742v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation thermodynamique d'une loi de comportement d'un matériau quasi-fragile couplant élasticité, endommagement et frottement : Application au béton</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Experimental test for cracking concrete under controlled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391013v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation thermodynamique d'une loi de comportement d'un matériau quasi-fragile couplant élasticité, endommagement et frottement : application au béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation thermodynamique d'une loi de comportement d'un matériau quasi-fragile couplant élasticité, endommagement et frottement : Application au béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Adelaide</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, MARSEILLE, France. 6p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213636v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contribution à la modélisation des ouvrages dégradés par corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées techniques GC'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement mécanique de l'interface acier béton en présence de corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5894,170 +6158,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de fluage en compression, en traction et en flexion pour l'étude des comportements différés des bétons à hauts niveaux de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Maou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 24p, 9 réf., ill., 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3829/gt-gttmcontbet-fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6204,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05020158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Fdal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.22.419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno T. Mota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M.R. Fairbairn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeireo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.549" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110915" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201600002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daviau-Desnoyers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201500069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J5WDB8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0552-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZWSJPGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Song Phan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2015.02.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Caucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.878256" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desnoyers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.05.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastien Masse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0150-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TK2B86N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667997" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.01.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R60WVR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Aloia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Autuori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane R. Rita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_30" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_34" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58482-5_47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.234090" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adela&#239;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595077v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gttmcontbet-fr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05020158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Fdal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.22.419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112138" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno T. Mota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M.R. Fairbairn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeireo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201600002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daviau-Desnoyers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicote" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201500069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J5WDB8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Song Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2015.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0552-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZWSJPGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Caucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.878256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desnoyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.05.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastien Masse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0150-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TK2B86N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.01.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R60WVR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Aloia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Autuori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane R. Rita" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_34" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58482-5_47" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.234090" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adela&#239;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gttmcontbet-fr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>