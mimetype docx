--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1314,303 +1314,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of fluid leakage through multi-cracked RC structural elements using a numerical probabilistic cracking approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of reinforcement type on macrocrack propagation under sustained loading in steel fibre-reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Massicote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0706-3⟩</w:t>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (17), pp.736-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/suco.201500069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917885v1</w:t>
+                <w:t xml:space="preserve">hal-01498650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reinforcement type on macrocrack propagation under sustained loading in steel fibre-reinforced concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
+                <w:t xml:space="preserve">Modeling of fluid leakage through multi-cracked RC structural elements using a numerical probabilistic cracking approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/suco.201500069⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (8), pp.3095 - 3108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0706-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01498650v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of the Concrete/Rebar Bond</w:t>
               </w:r>
@@ -1811,273 +1811,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of macrocrack propagation under sustained loading in steel fibre reinforced concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Analysis of cracking in steel fibre-reinforced concrete (SFRC) structures in bending using probabilistic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (16), pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/suco.201400081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0552-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202063v1</w:t>
+                <w:t xml:space="preserve">hal-01197209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cracking in steel fibre-reinforced concrete (SFRC) structures in bending using probabilistic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of macrocrack propagation under sustained loading in steel fibre reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/suco.201400081⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197209v1</w:t>
+                <w:t xml:space="preserve">hal-01202063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic numerical modelling of cracking in steel fibre reinforced concretes (SFRC) structures</w:t>
               </w:r>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55, pp.315-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2161,261 +2161,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modelling of cracking in concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrocrack propagation in a concrete specimen under sustained loading: study of the physical mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Caucci</w:t>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.878256⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp. 98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073170v1</w:t>
+                <w:t xml:space="preserve">hal-01205526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocrack propagation in a concrete specimen under sustained loading: study of the physical mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic modelling of cracking in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Desnoyers</w:t>
+                <w:t xml:space="preserve">Anna Maria Caucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp. 98-104. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (18), pp. 770-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.878256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205526v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time water permeability evolution of a localized crack in concrete under loading</w:t>
               </w:r>
@@ -5430,489 +5430,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportement mécanique de l'interface acier/béton en présence de corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421054v1</w:t>
+                <w:t xml:space="preserve">hal-04517011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de l'interface acier/béton en présence de corrosion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Cremona</w:t>
+                <w:t xml:space="preserve">An Experimental test for cracking concrete under controlled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517011v1</w:t>
+                <w:t xml:space="preserve">hal-00416742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental test for cracking concrete under controlled</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugues Delahousse</w:t>
+                <w:t xml:space="preserve">Formulation thermodynamique d'une loi de comportement d'un matériau quasi-fragile couplant élasticité, endommagement et frottement : Application au béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 10p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416742v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation thermodynamique d'une loi de comportement d'un matériau quasi-fragile couplant élasticité, endommagement et frottement : Application au béton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391013v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contribution à la modélisation des ouvrages dégradés par corrosion</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,51 +6224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Maou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 24p, 9 réf., ill., 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05020158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Fdal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.22.419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112138" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno T. Mota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M.R. Fairbairn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeireo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201600002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daviau-Desnoyers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicote" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201500069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J5WDB8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Song Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2015.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0552-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZWSJPGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Caucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.878256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desnoyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.05.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastien Masse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0150-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TK2B86N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.01.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R60WVR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Aloia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Autuori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane R. Rita" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_34" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58482-5_47" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.234090" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adela&#239;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gttmcontbet-fr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05020158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Fdal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.22.419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112138" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno T. Mota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M.R. Fairbairn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeireo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201600002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daviau-Desnoyers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201500069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J5WDB8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Song Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2015.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZWSJPGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0552-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desnoyers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.05.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Caucci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.878256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastien Masse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0150-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TK2B86N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.01.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R60WVR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Aloia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Autuori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane R. Rita" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_34" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58482-5_47" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.234090" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adela&#239;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gttmcontbet-fr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>