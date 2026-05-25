--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -333,51 +333,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858062v1</w:t>
+                <w:t xml:space="preserve">hal-05621047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a local modulus-density relationship for human femoral cortical bone</w:t>
               </w:r>
@@ -1811,273 +1811,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cracking in steel fibre-reinforced concrete (SFRC) structures in bending using probabilistic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of macrocrack propagation under sustained loading in steel fibre reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/suco.201400081⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197209v1</w:t>
+                <w:t xml:space="preserve">hal-01202063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of macrocrack propagation under sustained loading in steel fibre reinforced concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of cracking in steel fibre-reinforced concrete (SFRC) structures in bending using probabilistic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Daviau-Desnoyers</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (16), pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/suco.201400081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0552-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202063v1</w:t>
+                <w:t xml:space="preserve">hal-01197209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic numerical modelling of cracking in steel fibre reinforced concretes (SFRC) structures</w:t>
               </w:r>
@@ -2161,261 +2161,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocrack propagation in a concrete specimen under sustained loading: study of the physical mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic modelling of cracking in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominic Desnoyers</w:t>
+                <w:t xml:space="preserve">Anna Maria Caucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.05.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (18), pp. 770-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.878256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205526v1</w:t>
+                <w:t xml:space="preserve">hal-01073170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modelling of cracking in concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrocrack propagation in a concrete specimen under sustained loading: study of the physical mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Caucci</w:t>
+                <w:t xml:space="preserve">Dominic Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (18), pp. 770-779. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp. 98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.878256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073170v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time water permeability evolution of a localized crack in concrete under loading</w:t>
               </w:r>
@@ -2671,277 +2671,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and bending behaviour of a strain hardening cement-based composite: Experimental and numerical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of accelerated corrosion on the reinforced cover concrete cracking behavior : experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quiertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.10.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp. 450-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875967v1</w:t>
+                <w:t xml:space="preserve">hal-00852365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of accelerated corrosion on the reinforced cover concrete cracking behavior : experimental and numerical study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensile and bending behaviour of a strain hardening cement-based composite: Experimental and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp. 166-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00852365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global probabilistic modeling of concrete cracking</w:t>
               </w:r>
@@ -3031,90 +3031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional steel/concrete interface model including corrosion effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3508,117 +3508,250 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive methodology to assess human bone transversal toughness based on macroscopic specimens, the compliance method, and 3D bio-faithful numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L.B. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de fissuration dans les matériaux hétérogènes quasi-fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris-Est, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04709943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3628,51 +3761,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative experiment for air pressure measurements in crack models representative of real cracks in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3704,974 +3837,974 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synercrete'23 - International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnieszka Jedrzejewska; Fragkoulis Kanavaris; Miguel Azenha; Farid Benboudjema; Dirk Schlicke, Jun 2023, Mylos, Greece. pp.279-288, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Behavior of Concrete Specimens Under Uniaxial Tensile Stresses Through the Use of a 3D Probabilistic Semi-explicit Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando L. B. Ribeiro</w:t>
+                <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347206v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation in grooved long bone segment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Concrete Fracture by Means of a 3D Probabilistic Explicit Cracking Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magno T. Mota</w:t>
+                <w:t xml:space="preserve">Modeling of the Behavior of Concrete Specimens Under Uniaxial Tensile Stresses Through the Use of a 3D Probabilistic Semi-explicit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane R. Rita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo M.R. Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando L. B. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jean-Louis Tailhan; Pierre Rossi, Jul 2022, Marseille, France. pp.248-257, </w:t>
+              <w:t xml:space="preserve">, Jean-Louis Tailhan; Pierre Rossi, Jul 2022, Marseille, France. pp.301-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347188v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Simulation of Concrete Fracture by Means of a 3D Probabilistic Explicit Cracking Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magno T. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo M.R. Fairbairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando L. B. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBIO-M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Tailhan; Pierre Rossi, Jul 2022, Marseille, France. pp.248-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349659v1</w:t>
+                <w:t xml:space="preserve">hal-04347188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of Concrete Railway Tracks by Using Non-linear Finite Element Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Determination of mechanical parameters for crack propagation on human femoral bone via a FE-based inverse analysis in the transverse direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Salin</w:t>
+                <w:t xml:space="preserve">P. J. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMBIO-M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347178v1</w:t>
+                <w:t xml:space="preserve">hal-05349659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de fissure sur tronçon d'os long rainuré</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Optimization of Concrete Railway Tracks by Using Non-linear Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSCS 2022: Numerical Modeling Strategies for Sustainable Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Tailhan; Pierre Rossi, Jul 2022, Marseille, France. pp.345-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280203v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between the Cracking Process of Reinforced Concrete and Fibres Reinforced Concrete Railway Tracks by Using Non-linear Finite Elements Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sedran</w:t>
+                <w:t xml:space="preserve">Crack propagation experiment on long human bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEFIB 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355714v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation experiment on long human bone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L Tailhan</w:t>
+                <w:t xml:space="preserve">Comparison Between the Cracking Process of Reinforced Concrete and Fibres Reinforced Concrete Railway Tracks by Using Non-linear Finite Elements Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès de la Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BEFIB 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Valencia (Espagne), Spain. pp.515-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58482-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349627v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Strategy for the Determination of Mechanical Properties Related to Human Cortical Bone Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4690,196 +4823,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAEM 2020, Proceedings of the Third International Conference on Theoretical, Applied and Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Athenes, France. pp. 64-69, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-47883-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the cracking process of reinforced concrete and fibres reinforced concrete railway tracks by using non-linear finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne (virtual), France. 9p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/fc10.234090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution en temps réel de la conductivité hydraulique d'une éprouvette de béton en cours de chargement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4938,73 +5071,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time evolution of water permeability in cracking concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5026,231 +5159,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ramanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Advances in Construction Materials Through Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of corrosion induced cover cracking in reinforced concrete beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quiertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR'2010, The European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of concrete resistivity in cracking concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5279,100 +5412,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCos7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France. pp 985-989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation thermodynamique d'une loi de comportement d'un matériau quasi-fragile couplant élasticité, endommagement et frottement : application au béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,346 +5533,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, MARSEILLE, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de l'interface acier/béton en présence de corrosion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517011v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental test for cracking concrete under controlled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation thermodynamique d'une loi de comportement d'un matériau quasi-fragile couplant élasticité, endommagement et frottement : Application au béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,195 +5870,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro modeling of concrete</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportement mécanique de l'interface acier/béton en présence de corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture (ICF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 9p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421054v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contribution à la modélisation des ouvrages dégradés par corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,172 +6116,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées techniques GC'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement mécanique de l'interface acier béton en présence de corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6158,51 +6291,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de fluage en compression, en traction et en flexion pour l'étude des comportements différés des bétons à hauts niveaux de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6224,104 +6357,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Maou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 24p, 9 réf., ill., 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3829/gt-gttmcontbet-fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6468,51 +6601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05020158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Fdal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.22.419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112138" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno T. Mota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M.R. Fairbairn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeireo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201600002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daviau-Desnoyers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201500069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J5WDB8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Song Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2015.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZWSJPGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0552-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desnoyers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.05.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Caucci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.878256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastien Masse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0150-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TK2B86N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.01.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R60WVR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Aloia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Autuori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane R. Rita" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_34" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58482-5_47" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.234090" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391013v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adela&#239;de" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gttmcontbet-fr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.B. Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Tailhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hainfellner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519426500119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05020158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Fdal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.22.419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112138" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woitrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Arnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno T. Mota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M.R. Fairbairn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeireo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201600002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daviau-Desnoyers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201500069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J5WDB8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0706-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Song Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2015.02.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-015-0038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Massicotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0552-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZWSJPGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.09.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Caucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.878256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desnoyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.05.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.09.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFXB9QPL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastien Masse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Maou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0150-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667997" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TK2B86N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tailhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0008-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cremona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.01.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R60WVR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia d'Aloia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Autuori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Kurtz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Carvalho Gonzaga E Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Rodrigues Rita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Godio-Raboutet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Tailhan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347206v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane R. Rita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L. B. Ribeiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_30" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_25" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Arnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Salin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_34" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58482-5_47" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47883-4_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04360443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/fc10.234090" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875168v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875625v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ramanich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delahousse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adela&#239;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gttmcontbet-fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>