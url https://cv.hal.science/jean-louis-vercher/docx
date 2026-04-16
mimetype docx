--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Vercher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated in Neurophysiology at the Aix-Marseille University (France). From 1984 to 1987 I was with the French Ministry of Defense. In 1985 and 1986, I was a visiting scientist (post-doc) at the department of Physiology of Oxford University (UK). In 1987 I joined the CNRS as assistant researcher, and got my Habilitation for Research Direction in 1999. Since 2000 I am Research Director. The main topic of my research relates to the study of sensori-motor systems control, coordination and plasticity. I studied this type of control, as well as adaptive mechanisms, in aiming-tracking tasks and in gaze orienting tasks. These modes of control were also studied in ergonomic situations. Currently I study to the processes of multisensorial integration in a context of orientation, space navigation and visuo-guided pointing. These aspects of the sensorimotor system are approached by means of various techniques: electrophysiology, pharmacology, oculometry, numerical modeling.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">From 2000 to 2011 I was the head of the Movement and Perception Laboratory (UMR CNRS and University of the Mediterranean) and I founded the Institute of Movement Sciences (CNRS and Aix-Marseille University), a multidisciplinary research center with now more than 150 people. I am member of the executive board of the French Association for Virtual Reality, member of the Société des Neurosciences, member of program committees for several international conferences including IEEE VR, expert for several national and international granting agencies (ANR, ANRT, Europe, etc). My work has been published in more than 100 papers in indexed peer-reviewed journals and I contributed to ~300 conferences in Neuroscience, Motor Control and VR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For my full publication record, see my Google Scholar profile:</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=OA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_jqOwAAAAJ&hl=fr&oi=ao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Most reprints can be found here;</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Vercher/publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring driver drowsiness in partially automated vehicles: Added value from combining postural and physiological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Portron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100, pp.458-474. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2023.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting back in the loop: Does autonomous driving duration affect driver's takeover performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Portron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e24112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do hoverflies use their righting reflex?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Verbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (13), pp.jeb215327. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.215327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (4), pp.866-880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth Perception in Virtual Reality Systems: Effect of Screen Distance, Environment Richness and Display Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Masfrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.29099-29110. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and prediction of driver drowsiness using artificial neural network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Melania Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2017.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misperception of egocentric distances in virtual environments: More a question of training than a technological issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visual-based pitch, lift and speed control strategies in hoverflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e1005894. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the light source position in freely falling hoverflies' stabilization performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Verbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.20180051. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2018.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting artificial neural networks to a specific driver enhances detection and prediction of drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.821. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of force-field adaptation in proprioceptively-deafferented subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 616, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2016.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To crash or not to crash: how do hoverflies cope with free-fall situations and weightlessness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (16), pp.2497-2503. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.141150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural evidence for a visual and proprioceptive control of head roll in hoverflies (Episyrphus balteatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Julien-Laferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fleuriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (23), pp.3777-3787. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.127043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To pass or not to pass: More a question of body orientation than visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (9), pp.1668-1681. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470218.2013.864687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1872-1881. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does tilt/translation ratio affect perception of deceleration in driving simulators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/VES-2011-0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-eye coordination relies on extra-retinal signals: Evidence from reactive saccade adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.248-252. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural configuration affects the perception of earth-based space during pitch tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Richiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch body orientation influences the perception of self-motion direction induced by optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 482 (3), pp.193-197. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2010.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of reactive and voluntary saccades: different patterns of adaptation revealed in the antisaccade task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Panouillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas P. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 587 (1), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2008.159459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gaze elevation on estimating the possibility of passing under high obstacles during body tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 193 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Hand Coordination in Rhythmical Pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.294-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does practise of internal Chinese martial arts influence postural reaction control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (6), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410701670401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle : Coopération réelle dans le monde virtuel par Bruno Arnaldi. Des scientifiques illusionnistes, entretiens avec Anatole Lécuyer et Jean-Louis Vercher, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mécanique quantique, l'erreur d'Einstein, 418 avril 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judging beforehand the possibility of passing under obstacles without motion: the influence of egocentric and geocentric frames of reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (4), pp.673-680. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-1194-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gait processes as a combination of sensory-motor and cognitive controls in an attempt to describe accidents on the level in occupational situations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.3 - 14. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2486/indhealth.46.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling kinematics of memory and kinematics of movement: The conditions for a psychological relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.532-550. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of upper and lower body during balance recovery following a support translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Buloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (3, 1), pp.715-732. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.105.3.715-732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of voluntary saccades, but not of reactive saccades, transfers to hand pointing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Alahyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (2), pp.602-612. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00293.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oculomotor plasticity: Are mechanisms of adaptation for reactive and voluntary saccades separate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Alahyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Urquizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1135 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.11.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control: a review of the ability to acquire and maintain high sensorimotor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (7), pp.989-1000. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUO OCULAR AND VESTIBULAR SIGNA FUSION IN ARM MOTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95, pp.1134-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fr Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (4), pp.404-415. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of visuo-ocular and vestibular signals in arm motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2), pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00453.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of head orientation and lateral body tilt on egocentric coding: cognitive and sensory-motor accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of proprioceptive feedback to sensorimotor adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Pipereit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmar Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0417-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of spatial localization depending on head posture in a perturbed gravitoinertial force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (4), pp.432-440. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-2087-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the vestibular control of arm-reaching movements during whole-body rotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164 (4), pp.431-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-2263-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between subjective vertical and subjective body orientation elicited by galvanic vestibular stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2004.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la verticale avec un cadre visuel solidaire de la tête : implications pour l'utilisation des visiocasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raphel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68, pp.125-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrist vibration affects the production of finely graded forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (5), pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the vertical with a head-mounted visual frame during head tilt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (10), pp.1116-30. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130410001695933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaw and finger movements during visual and auditory motor tracking in Parkinson disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sg Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Eadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dykstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MEDICAL SPEECH-LANGUAGE PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (4), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head positioning control in a gravito-inertial field and in normal gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (4), pp.321-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online control of the direction of rapid reaching movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157 (4), pp.468-71. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-1860-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From head orientation to hand control: evidence of both neck and vestibular involvement in hand drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-003-1411-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target and hand position information in the online control of goal-directed arm movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 151 (4), pp.524-35. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-003-1504-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral visual information influences head posture during gravitoinertial changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (4-5), pp.455-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 318 (1), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(01)02462-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual signals contribute to the coding of gaze direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Teasdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144 (3), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-002-1029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line versus off-line vestibular-evoked control of goal-directed arm movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (12), pp.1563-6. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-200208270-00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Sensorimotor control in humans and machines'' Part 1 - Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2-3), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 318 (1), pp.34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular signals contribute to the online control of goal-directed arm movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.263-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual feedback of the moving arm allows complete adaptation of pointing movements to centrifugal and Coriolis forces in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301 (1), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(01)01584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramodal effects of galvanic vestibular stimulation on the subjective vertical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (13), pp.2991-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a head-mounted visual frame on the subjective vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (S), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of proprioception and attention in a visuomotor adaptation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Van Donkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 132 (1), pp.114-126. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002219900322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the oculo-manual co-ordination control system use an internal model of the arm dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Scarchilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 265 (2), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(99)00224-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oculomanual coordination control center takes into account the mechanical properties of the arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Scarchilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 124 (1), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of hand-eye coordination during self-moved target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1074-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and arm afferent information in the adaptation to altered visuo-manual relationships in a two dimensional tracking task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating visual space during passive and voluntary head-in-space movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space representation after body rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in visuomanual tracking depends on intact proprioception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (3), pp.234-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuo-ocular coordination in target tracking .2. Comparing the model with human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004220050387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of hand-eye coordination during self-moved target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (S), pp.S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of arm proprioception in calibrating the arm-eye temporal coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 237 (2-3), pp.109-112. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(97)00816-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual object localization through vestibular and neck inputs .2. Updating off-mid-sagittal-plane target positions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (2-3), pp.137-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ocular muscle proprioception during modifications in smooth pursuit output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (6), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(96)00239-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuo-ocular coordination in target tracking .1. A model simulating human performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004220050386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-moved target eye tracking in control and deafferented subjects: Roles of arm motor command and proprioception in arm-eye coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.1133-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-ocular muscle proprioception in the perception of target velocity during smooth pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (3-4), pp.48416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative contribution of retinal and extraretinal signals in determining the accuracy of reaching movements in normal subjects and a deafferented patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 109 (1), pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different spatial functions for the labyrinthine apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (3-4), pp.1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in saccadic and manual motor control after ocular smooth pursuit adaptive modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (4), pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of saccadic eye movements as an objective test of recovery from anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-6576.1995.tb04241.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACQUISITION OF SPATIAL KNOWLEDGE THROUGH VISUAL EXPLORATION OF SIMULATED ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco0701_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAILURE TO UPDATE THE EGOCENTRIC REPRESENTATION OF THE VISUAL SPACE THROUGH LABYRINTHINE SIGNAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.1995.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SACCADIC EYE-MOVEMENTS AS AN OBJECTIVE TEST OF RECOVERY FROM ANESTHESIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGOCENTRIC VISUAL TARGET POSITION AND VELOCITY CODING - ROLE OF OCULAR MUSCLE PROPRIOCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02584442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL REPRESENTATION OF GAZE DIRECTION WITH AND WITHOUT RETINAL INPUTS IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 183 (3), pp.187-189. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3940(94)11147-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENCODING THE POSITION OF A FLASHED VISUAL TARGET AFTER PASSIVE BODY ROTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (8), pp.1165-1168. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199505300-00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTION OF PASSIVE WHOLE-BODY ROTATIONS IN THE ABSENCE OF NECK AND BODY PROPRIOCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 74 (5), pp.2216-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULO-MANUAL COORDINATION CONTROL - RESPECTIVE ROLE OF VISUAL AND NONVISUAL INFORMATION IN OCULAR TRACKING OF SELF-MOVED TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (2), pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTING TO CORRECTIVE LENSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (263), pp.294-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGES IN OCULAR ALIGNMENT AND POINTING ACCURACY AFTER SUSTAINED PASSIVE ROTATION OF ONE EYE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Zee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (19), pp.2613-2627. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0042-6989(94)90247-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE-HEAD-HAND COORDINATION IN POINTING AT VISUAL TARGETS - SPATIAL AND TEMPORAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Magenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (3), pp.507-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABAERGIC CONTROL OF VISUAL-PERCEPTION IN HEALTHY-VOLUNTEERS - EFFECTS OF MIDAZOLAM, A BENZODIAZEPINE, ON SPATIOTEMPORAL CONTRAST SENSITIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (2), pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF HUMAN VISUO-OCULO-MANUAL COORDINATION CONTROL IN TARGET TRACKING TASKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (6), pp.500-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAND MOVEMENT STRATEGIES IN TELECONTROLLED MOTION ALONG 2-D TRAJECTORIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Magenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (2), pp.242-257. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/21.148427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMANUAL COORDINATION CONTROL - OCULAR AND MANUAL TRACKING OF VISUAL TARGETS WITH DELAYED VISUAL FEEDBACK OF THE HAND MOTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 90 (3), pp.599-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF PERIPHERAL VISUAL IMAGES IN A LATERALLY RESTRICTED GAZE FIELD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 70 (1), pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULAR MUSCLE PROPRIOCEPTION AND VISUAL LOCALIZATION OF TARGETS IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 113 (6), pp.1857-1871. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/113.6.1857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ROLE OF OCULAR MUSCLE PROPRIOCEPTION IN VISUAL LOCALIZATION OF TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 249 (4964), pp.58-61. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.2367852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASONIC 2-AXIS ROTATION DETECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 37 (5), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/10.55649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRIDOSTIGMINE-INDUCED INHIBITION OF BLOOD ACETYLCHOLINESTERASE (ACHE) AND RESULTING EFFECTS ON MANUAL OCULAR TRACKING PERFORMANCE IN THE TRAINED BABOON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dusticier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nieoullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and neural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 53 (3), pp.411-427. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0163-1047(90)90296-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL VESTIBULAR INTERACTION - VESTIBULOOCULAR REFLEX SUPPRESSION WITH HEAD-FIXED TARGET FIXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 81 (1), pp.150-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS OF SHORT-TERM SACCADIC ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 15 (2), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.15.2.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULO-MANUAL TRACKING OF VISUAL TARGETS - CONTROL LEARNING, COORDINATION CONTROL AND COORDINATION MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fm Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73 (1), pp.127-137. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00279667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE-HEAD MOVEMENT COORDINATION IN MAN - VESTIBULO-OCULAR REFLEX SUPPRESSION WITH HEAD-FIXED TARGET FIXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zouiteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 406, pp.P150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULAR MUSCLE PROPRIOCEPTION AND VISUAL LOCALIZATION IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 406, pp.P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELEASE OF ACETYLCHOLINESTERASE FROM THE GUINEA-PIG CEREBELLUM INVIVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Appleyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 25 (1), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0306-4522(88)90012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREBELLAR INVOLVEMENT IN THE COORDINATION CONTROL OF THE OCULO-MANUAL TRACKING SYSTEM - EFFECTS OF CEREBELLAR DENTATE NUCLEUS LESION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00279669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COORDINATION CONTROL EXERTED BY THE CEREBELLUM ON THE VISUO-OCULO-MANUAL TRACKING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 26 (2-3), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(87)90190-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL OF COORDINATION EXERTED BY THE CEREBELLUM ON THE VISUAL-OCULAR-MANUAL PURSUIT SYSTEM IN THE APE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 80 (3), pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL-DESIGN FOR THE STUDY OF THE ADAPTIVE PROPERTIES OF THE VISUO-MANUAL SYSTEM IN SUBJECTS NEWLY EXPOSED TO OPTICAL CORRECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 7 (2), pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMOTOR RESPONSE INDUCED BY PASSIVE HIGH-FREQUENCY ROTATION OF THE HEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 12 (2), pp.244-245. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(84)90121-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN OF EYE-MOVEMENTS INDUCED BY HIGH-FREQUENCY ROTATION OF THE HEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 55 (11), pp.1046-1050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPLICATION OF THE CEREBELLUM IN THE VISUO-VESTIBULAR INTERACTION IN THE MONKEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (5), pp.A65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING THE COORDINATION OF THE VISUO-OCULO-MANUAL TRACKING SYSTEM IN THE MONKEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (5), pp.A70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMOTOR RESPONSE INDUCED BY VESTIBULAR HIGH-FREQUENCY STIMULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (1), pp.A37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND TRAINING OF MONOCULAR MOTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 6 (6-7), pp.597-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Screen Orientation on Depth Perception and a Comparison Between Virtual Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Masfrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Conference onVisual Perception (ECVP)2018 Trieste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Virtual Reality Affect Visual Perception Of Egocentric Distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10662 LOS VAQUEROS CIRCLE, PO BOX 3014, LOS ALAMITOS, CA 90720-1264 USA, Unknown Region. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Non-linearity of Human Motion Perception for Dynamic Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN HUMAN ASPECTS OF ROAD AND RAIL TRANSPORTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742 USA, Unknown Region. pp.622-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.140--145, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2012.6335127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network classifiers inferring workload from physiological features: compared performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.282-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Realism in Motion-Based Driving Simulators by Adapting Tilt-Translation Technique to Human Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic and Gesture Performance of Robotized Instruments for Laparoscopic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan Zahraee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, United States. pp.1333-1338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and synthesis of biologically plausible motion: From human physiology to virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESTURE IN HUMAN-COMPUTER INTERACTION AND SIMULATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sensory information in updating internal models of the effector during arm tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEURAL CONTROL OF SPACE CODING AND ACTION PRODUCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Algorithme Evolutionniste pour l'Auto-Apprentissage de Groupes de Robots Mobiles Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating visual space when rotating the head during whole-body displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gh Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISION IN VEHICLES - VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing resistance to the head movement does not affect space perception during head rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT OCULOMOTOR RESEARCH: PHYSIOLOGICAL AND PSYCHOLOGICAL ASPECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 233 SPRING ST, NEW YORK, NY 10013 USA, Unknown Region. pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural and physiological indicators of drowsiness at the wheel compared in partially and conditionally autonomous on-road driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Vercher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated in Neurophysiology at the Aix-Marseille University (France). From 1984 to 1987 I was with the French Ministry of Defense. In 1985 and 1986, I was a visiting scientist (post-doc) at the department of Physiology of Oxford University (UK). In 1987 I joined the CNRS as assistant researcher, and got my Habilitation for Research Direction in 1999. Since 2000 I am Research Director. The main topic of my research relates to the study of sensori-motor systems control, coordination and plasticity. I studied this type of control, as well as adaptive mechanisms, in aiming-tracking tasks and in gaze orienting tasks. These modes of control were also studied in ergonomic situations. Currently I study to the processes of multisensorial integration in a context of orientation, space navigation and visuo-guided pointing. These aspects of the sensorimotor system are approached by means of various techniques: electrophysiology, pharmacology, oculometry, numerical modeling.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">From 2000 to 2011 I was the head of the Movement and Perception Laboratory (UMR CNRS and University of the Mediterranean) and I founded the Institute of Movement Sciences (CNRS and Aix-Marseille University), a multidisciplinary research center with now more than 150 people. I am member of the executive board of the French Association for Virtual Reality, member of the Société des Neurosciences, member of program committees for several international conferences including IEEE VR, expert for several national and international granting agencies (ANR, ANRT, Europe, etc). My work has been published in more than 100 papers in indexed peer-reviewed journals and I contributed to ~300 conferences in Neuroscience, Motor Control and VR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For my full publication record, see my Google Scholar profile:</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=OA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_jqOwAAAAJ&hl=fr&oi=ao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Most reprints can be found here;</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Vercher/publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring driver drowsiness in partially automated vehicles: Added value from combining postural and physiological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Portron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100, pp.458-474. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2023.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting back in the loop: Does autonomous driving duration affect driver's takeover performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Portron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e24112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do hoverflies use their righting reflex?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Verbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (13), pp.jeb215327. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.215327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (4), pp.866-880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth Perception in Virtual Reality Systems: Effect of Screen Distance, Environment Richness and Display Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Masfrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.29099-29110. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and prediction of driver drowsiness using artificial neural network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Melania Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2017.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misperception of egocentric distances in virtual environments: More a question of training than a technological issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visual-based pitch, lift and speed control strategies in hoverflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e1005894. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the light source position in freely falling hoverflies' stabilization performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Verbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.20180051. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2018.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting artificial neural networks to a specific driver enhances detection and prediction of drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.821. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of force-field adaptation in proprioceptively-deafferented subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 616, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2016.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To crash or not to crash: how do hoverflies cope with free-fall situations and weightlessness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (16), pp.2497-2503. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.141150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural evidence for a visual and proprioceptive control of head roll in hoverflies (Episyrphus balteatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Julien-Laferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fleuriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (23), pp.3777-3787. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.127043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To pass or not to pass: More a question of body orientation than visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (9), pp.1668-1681. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470218.2013.864687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1872-1881. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-eye coordination relies on extra-retinal signals: Evidence from reactive saccade adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.248-252. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does tilt/translation ratio affect perception of deceleration in driving simulators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/VES-2011-0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural configuration affects the perception of earth-based space during pitch tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Richiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch body orientation influences the perception of self-motion direction induced by optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 482 (3), pp.193-197. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2010.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of reactive and voluntary saccades: different patterns of adaptation revealed in the antisaccade task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Panouillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas P. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 587 (1), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2008.159459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gaze elevation on estimating the possibility of passing under high obstacles during body tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 193 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Hand Coordination in Rhythmical Pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.294-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does practise of internal Chinese martial arts influence postural reaction control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (6), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410701670401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle : Coopération réelle dans le monde virtuel par Bruno Arnaldi. Des scientifiques illusionnistes, entretiens avec Anatole Lécuyer et Jean-Louis Vercher, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mécanique quantique, l'erreur d'Einstein, 418 avril 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judging beforehand the possibility of passing under obstacles without motion: the influence of egocentric and geocentric frames of reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (4), pp.673-680. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-1194-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gait processes as a combination of sensory-motor and cognitive controls in an attempt to describe accidents on the level in occupational situations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.3 - 14. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2486/indhealth.46.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling kinematics of memory and kinematics of movement: The conditions for a psychological relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.532-550. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of upper and lower body during balance recovery following a support translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Buloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (3, 1), pp.715-732. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.105.3.715-732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of voluntary saccades, but not of reactive saccades, transfers to hand pointing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Alahyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (2), pp.602-612. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00293.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oculomotor plasticity: Are mechanisms of adaptation for reactive and voluntary saccades separate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Alahyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Urquizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1135 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.11.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control: a review of the ability to acquire and maintain high sensorimotor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (7), pp.989-1000. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUO OCULAR AND VESTIBULAR SIGNA FUSION IN ARM MOTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95, pp.1134-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fr Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (4), pp.404-415. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of visuo-ocular and vestibular signals in arm motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2), pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00453.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of head orientation and lateral body tilt on egocentric coding: cognitive and sensory-motor accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of proprioceptive feedback to sensorimotor adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Pipereit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmar Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0417-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of spatial localization depending on head posture in a perturbed gravitoinertial force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (4), pp.432-440. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-2087-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the vestibular control of arm-reaching movements during whole-body rotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164 (4), pp.431-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-2263-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la verticale avec un cadre visuel solidaire de la tête : implications pour l'utilisation des visiocasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raphel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68, pp.125-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrist vibration affects the production of finely graded forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (5), pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between subjective vertical and subjective body orientation elicited by galvanic vestibular stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2004.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the vertical with a head-mounted visual frame during head tilt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (10), pp.1116-30. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130410001695933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaw and finger movements during visual and auditory motor tracking in Parkinson disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sg Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Eadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dykstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MEDICAL SPEECH-LANGUAGE PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (4), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head positioning control in a gravito-inertial field and in normal gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (4), pp.321-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online control of the direction of rapid reaching movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157 (4), pp.468-71. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-1860-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From head orientation to hand control: evidence of both neck and vestibular involvement in hand drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-003-1411-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target and hand position information in the online control of goal-directed arm movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 151 (4), pp.524-35. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-003-1504-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line versus off-line vestibular-evoked control of goal-directed arm movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (12), pp.1563-6. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-200208270-00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral visual information influences head posture during gravitoinertial changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (4-5), pp.455-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 318 (1), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(01)02462-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual signals contribute to the coding of gaze direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Teasdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144 (3), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-002-1029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Sensorimotor control in humans and machines'' Part 1 - Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2-3), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 318 (1), pp.34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular signals contribute to the online control of goal-directed arm movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.263-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual feedback of the moving arm allows complete adaptation of pointing movements to centrifugal and Coriolis forces in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301 (1), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(01)01584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramodal effects of galvanic vestibular stimulation on the subjective vertical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (13), pp.2991-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of proprioception and attention in a visuomotor adaptation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Van Donkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 132 (1), pp.114-126. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002219900322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a head-mounted visual frame on the subjective vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (S), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the oculo-manual co-ordination control system use an internal model of the arm dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Scarchilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 265 (2), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(99)00224-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oculomanual coordination control center takes into account the mechanical properties of the arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Scarchilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 124 (1), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of hand-eye coordination during self-moved target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1074-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and arm afferent information in the adaptation to altered visuo-manual relationships in a two dimensional tracking task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating visual space during passive and voluntary head-in-space movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space representation after body rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in visuomanual tracking depends on intact proprioception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (3), pp.234-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of hand-eye coordination during self-moved target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (S), pp.S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuo-ocular coordination in target tracking .2. Comparing the model with human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004220050387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of arm proprioception in calibrating the arm-eye temporal coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 237 (2-3), pp.109-112. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(97)00816-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual object localization through vestibular and neck inputs .2. Updating off-mid-sagittal-plane target positions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (2-3), pp.137-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ocular muscle proprioception during modifications in smooth pursuit output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (6), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(96)00239-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuo-ocular coordination in target tracking .1. A model simulating human performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004220050386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-moved target eye tracking in control and deafferented subjects: Roles of arm motor command and proprioception in arm-eye coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.1133-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-ocular muscle proprioception in the perception of target velocity during smooth pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (3-4), pp.48416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative contribution of retinal and extraretinal signals in determining the accuracy of reaching movements in normal subjects and a deafferented patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 109 (1), pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different spatial functions for the labyrinthine apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (3-4), pp.1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in saccadic and manual motor control after ocular smooth pursuit adaptive modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (4), pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL REPRESENTATION OF GAZE DIRECTION WITH AND WITHOUT RETINAL INPUTS IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 183 (3), pp.187-189. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3940(94)11147-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of saccadic eye movements as an objective test of recovery from anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-6576.1995.tb04241.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACQUISITION OF SPATIAL KNOWLEDGE THROUGH VISUAL EXPLORATION OF SIMULATED ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco0701_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAILURE TO UPDATE THE EGOCENTRIC REPRESENTATION OF THE VISUAL SPACE THROUGH LABYRINTHINE SIGNAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.1995.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SACCADIC EYE-MOVEMENTS AS AN OBJECTIVE TEST OF RECOVERY FROM ANESTHESIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGOCENTRIC VISUAL TARGET POSITION AND VELOCITY CODING - ROLE OF OCULAR MUSCLE PROPRIOCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02584442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENCODING THE POSITION OF A FLASHED VISUAL TARGET AFTER PASSIVE BODY ROTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (8), pp.1165-1168. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199505300-00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTION OF PASSIVE WHOLE-BODY ROTATIONS IN THE ABSENCE OF NECK AND BODY PROPRIOCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 74 (5), pp.2216-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULO-MANUAL COORDINATION CONTROL - RESPECTIVE ROLE OF VISUAL AND NONVISUAL INFORMATION IN OCULAR TRACKING OF SELF-MOVED TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (2), pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGES IN OCULAR ALIGNMENT AND POINTING ACCURACY AFTER SUSTAINED PASSIVE ROTATION OF ONE EYE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Zee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (19), pp.2613-2627. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0042-6989(94)90247-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTING TO CORRECTIVE LENSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (263), pp.294-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE-HEAD-HAND COORDINATION IN POINTING AT VISUAL TARGETS - SPATIAL AND TEMPORAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Magenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (3), pp.507-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABAERGIC CONTROL OF VISUAL-PERCEPTION IN HEALTHY-VOLUNTEERS - EFFECTS OF MIDAZOLAM, A BENZODIAZEPINE, ON SPATIOTEMPORAL CONTRAST SENSITIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (2), pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF HUMAN VISUO-OCULO-MANUAL COORDINATION CONTROL IN TARGET TRACKING TASKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (6), pp.500-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAND MOVEMENT STRATEGIES IN TELECONTROLLED MOTION ALONG 2-D TRAJECTORIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Magenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (2), pp.242-257. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/21.148427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMANUAL COORDINATION CONTROL - OCULAR AND MANUAL TRACKING OF VISUAL TARGETS WITH DELAYED VISUAL FEEDBACK OF THE HAND MOTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 90 (3), pp.599-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ROLE OF OCULAR MUSCLE PROPRIOCEPTION IN VISUAL LOCALIZATION OF TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 249 (4964), pp.58-61. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.2367852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULAR MUSCLE PROPRIOCEPTION AND VISUAL LOCALIZATION OF TARGETS IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 113 (6), pp.1857-1871. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/113.6.1857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF PERIPHERAL VISUAL IMAGES IN A LATERALLY RESTRICTED GAZE FIELD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 70 (1), pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASONIC 2-AXIS ROTATION DETECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 37 (5), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/10.55649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRIDOSTIGMINE-INDUCED INHIBITION OF BLOOD ACETYLCHOLINESTERASE (ACHE) AND RESULTING EFFECTS ON MANUAL OCULAR TRACKING PERFORMANCE IN THE TRAINED BABOON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dusticier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nieoullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and neural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 53 (3), pp.411-427. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0163-1047(90)90296-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL VESTIBULAR INTERACTION - VESTIBULOOCULAR REFLEX SUPPRESSION WITH HEAD-FIXED TARGET FIXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 81 (1), pp.150-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS OF SHORT-TERM SACCADIC ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 15 (2), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.15.2.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE-HEAD MOVEMENT COORDINATION IN MAN - VESTIBULO-OCULAR REFLEX SUPPRESSION WITH HEAD-FIXED TARGET FIXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zouiteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 406, pp.P150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULO-MANUAL TRACKING OF VISUAL TARGETS - CONTROL LEARNING, COORDINATION CONTROL AND COORDINATION MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fm Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73 (1), pp.127-137. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00279667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULAR MUSCLE PROPRIOCEPTION AND VISUAL LOCALIZATION IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 406, pp.P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELEASE OF ACETYLCHOLINESTERASE FROM THE GUINEA-PIG CEREBELLUM INVIVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Appleyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 25 (1), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0306-4522(88)90012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREBELLAR INVOLVEMENT IN THE COORDINATION CONTROL OF THE OCULO-MANUAL TRACKING SYSTEM - EFFECTS OF CEREBELLAR DENTATE NUCLEUS LESION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00279669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COORDINATION CONTROL EXERTED BY THE CEREBELLUM ON THE VISUO-OCULO-MANUAL TRACKING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 26 (2-3), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(87)90190-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL OF COORDINATION EXERTED BY THE CEREBELLUM ON THE VISUAL-OCULAR-MANUAL PURSUIT SYSTEM IN THE APE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 80 (3), pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL-DESIGN FOR THE STUDY OF THE ADAPTIVE PROPERTIES OF THE VISUO-MANUAL SYSTEM IN SUBJECTS NEWLY EXPOSED TO OPTICAL CORRECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 7 (2), pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMOTOR RESPONSE INDUCED BY PASSIVE HIGH-FREQUENCY ROTATION OF THE HEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 12 (2), pp.244-245. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(84)90121-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN OF EYE-MOVEMENTS INDUCED BY HIGH-FREQUENCY ROTATION OF THE HEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 55 (11), pp.1046-1050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPLICATION OF THE CEREBELLUM IN THE VISUO-VESTIBULAR INTERACTION IN THE MONKEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (5), pp.A65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING THE COORDINATION OF THE VISUO-OCULO-MANUAL TRACKING SYSTEM IN THE MONKEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (5), pp.A70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMOTOR RESPONSE INDUCED BY VESTIBULAR HIGH-FREQUENCY STIMULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (1), pp.A37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND TRAINING OF MONOCULAR MOTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 6 (6-7), pp.597-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Screen Orientation on Depth Perception and a Comparison Between Virtual Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Masfrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Conference onVisual Perception (ECVP)2018 Trieste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Virtual Reality Affect Visual Perception Of Egocentric Distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10662 LOS VAQUEROS CIRCLE, PO BOX 3014, LOS ALAMITOS, CA 90720-1264 USA, Unknown Region. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Non-linearity of Human Motion Perception for Dynamic Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN HUMAN ASPECTS OF ROAD AND RAIL TRANSPORTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742 USA, Unknown Region. pp.622-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.140--145, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2012.6335127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network classifiers inferring workload from physiological features: compared performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.282-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Realism in Motion-Based Driving Simulators by Adapting Tilt-Translation Technique to Human Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic and Gesture Performance of Robotized Instruments for Laparoscopic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan Zahraee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, United States. pp.1333-1338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and synthesis of biologically plausible motion: From human physiology to virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESTURE IN HUMAN-COMPUTER INTERACTION AND SIMULATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sensory information in updating internal models of the effector during arm tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEURAL CONTROL OF SPACE CODING AND ACTION PRODUCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Algorithme Evolutionniste pour l'Auto-Apprentissage de Groupes de Robots Mobiles Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating visual space when rotating the head during whole-body displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gh Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISION IN VEHICLES - VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing resistance to the head movement does not affect space perception during head rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT OCULOMOTOR RESEARCH: PHYSIOLOGICAL AND PSYCHOLOGICAL ASPECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 233 SPRING ST, NEW YORK, NY 10013 USA, Unknown Region. pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural and physiological indicators of drowsiness at the wheel compared in partially and conditionally autonomous on-road driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?user=OA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04372802v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.12.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Verbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Varennes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215327" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goulard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01799095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fleuriet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.12.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Munoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2008.159459" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701670401" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Giraudo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.09.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZG840M5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.105.3.715-732" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alahyane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00293.2007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.11.077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-745RWR1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pipereit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Bock" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0417-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3WRTX0G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2263-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWTMHBM3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394684v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Popov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2004.11.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST3DNMG6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130410001695933" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Adams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jog" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Eadie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dykstra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1411-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2KP65XD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Amade" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1029-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCL5NT9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Semmlow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394768v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436311v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Ingram" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Van Donkelaar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cole" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002219900322" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPVMGP84-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Scarchilli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(99)00224-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X50658-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050598" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9505682A5466CCF677423409367D83904A096B7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lazzari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guedon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labrousse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44746B356A82E2FB4AE51F5F19CD7C96A2EAE6D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436318v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004220050387" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501E9B8708462D8CCA800EC0C0B4AE3DECDE2C65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436323v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436325v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(97)00816-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPS4DDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436322v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vandonkelaar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(96)00239-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buizza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004220050386" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHDQKCF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco0701_1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436339v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1995.1264" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK485WRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436336v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584442" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XDLTH4WW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436334v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)11147-B" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E50781BAF399BA9F7885452EBDC4ECD7F806955D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436335v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quaccia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436340v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obrecht" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436342v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Zee" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90247-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QSVJLKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436341v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Magenes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prablanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Volle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/21.148427" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436355v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436360v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nommay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/113.6.1857" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.2367852" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436357v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rollero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.55649" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436358v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusticier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ebihara" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nieoullon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0163-1047(90)90296-I" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJS95NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436356v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436361v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.15.2.249" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436362v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Ivaldi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchetti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00279667" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V78MM7ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436364v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouiteni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nommay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Appleyard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Greenfield" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(88)90012-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD085BCX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436363v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00279669" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C5QR2F0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436367v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(87)90190-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3253D588DFD889F232007DB83AD65F69122907A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mandelbrojt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(84)90121-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MB1313-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436374v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436373v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436369v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436375v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Piron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436151v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269425v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Li&#233;geois" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh Gauthier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436314v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?user=OA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04372802v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.12.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Verbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Varennes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215327" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goulard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01799095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fleuriet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Munoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2008.159459" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701670401" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Giraudo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.09.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZG840M5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.105.3.715-732" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alahyane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00293.2007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.11.077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-745RWR1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pipereit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Bock" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0417-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3WRTX0G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2263-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWTMHBM3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Popov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2004.11.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST3DNMG6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130410001695933" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Adams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jog" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Eadie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dykstra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1411-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2KP65XD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436306v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Amade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1029-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCL5NT9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Semmlow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394768v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Ingram" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Van Donkelaar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cole" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002219900322" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPVMGP84-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Scarchilli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(99)00224-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X50658-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050598" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9505682A5466CCF677423409367D83904A096B7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lazzari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guedon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labrousse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44746B356A82E2FB4AE51F5F19CD7C96A2EAE6D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436318v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436324v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004220050387" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501E9B8708462D8CCA800EC0C0B4AE3DECDE2C65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436325v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(97)00816-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPS4DDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436322v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vandonkelaar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(96)00239-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buizza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004220050386" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHDQKCF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)11147-B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E50781BAF399BA9F7885452EBDC4ECD7F806955D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436333v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco0701_1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1995.1264" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK485WRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584442" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XDLTH4WW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436335v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quaccia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436342v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Zee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90247-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QSVJLKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436340v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obrecht" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436341v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Magenes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prablanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Volle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/21.148427" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436359v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.2367852" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436360v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nommay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/113.6.1857" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436355v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436357v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rollero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.55649" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436358v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusticier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ebihara" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nieoullon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0163-1047(90)90296-I" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJS95NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436356v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436361v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.15.2.249" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436364v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouiteni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436362v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Ivaldi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00279667" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V78MM7ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nommay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Appleyard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Greenfield" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(88)90012-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD085BCX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436363v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00279669" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C5QR2F0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436367v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(87)90190-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3253D588DFD889F232007DB83AD65F69122907A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mandelbrojt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(84)90121-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MB1313-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436374v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436373v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436369v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436375v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Piron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436151v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269425v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Li&#233;geois" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh Gauthier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436314v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>