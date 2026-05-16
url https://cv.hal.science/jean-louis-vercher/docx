--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Vercher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated in Neurophysiology at the Aix-Marseille University (France). From 1984 to 1987 I was with the French Ministry of Defense. In 1985 and 1986, I was a visiting scientist (post-doc) at the department of Physiology of Oxford University (UK). In 1987 I joined the CNRS as assistant researcher, and got my Habilitation for Research Direction in 1999. Since 2000 I am Research Director. The main topic of my research relates to the study of sensori-motor systems control, coordination and plasticity. I studied this type of control, as well as adaptive mechanisms, in aiming-tracking tasks and in gaze orienting tasks. These modes of control were also studied in ergonomic situations. Currently I study to the processes of multisensorial integration in a context of orientation, space navigation and visuo-guided pointing. These aspects of the sensorimotor system are approached by means of various techniques: electrophysiology, pharmacology, oculometry, numerical modeling.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">From 2000 to 2011 I was the head of the Movement and Perception Laboratory (UMR CNRS and University of the Mediterranean) and I founded the Institute of Movement Sciences (CNRS and Aix-Marseille University), a multidisciplinary research center with now more than 150 people. I am member of the executive board of the French Association for Virtual Reality, member of the Société des Neurosciences, member of program committees for several international conferences including IEEE VR, expert for several national and international granting agencies (ANR, ANRT, Europe, etc). My work has been published in more than 100 papers in indexed peer-reviewed journals and I contributed to ~300 conferences in Neuroscience, Motor Control and VR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For my full publication record, see my Google Scholar profile:</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=OA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_jqOwAAAAJ&hl=fr&oi=ao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Most reprints can be found here;</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Vercher/publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring driver drowsiness in partially automated vehicles: Added value from combining postural and physiological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Portron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100, pp.458-474. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2023.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting back in the loop: Does autonomous driving duration affect driver's takeover performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Portron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e24112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do hoverflies use their righting reflex?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Verbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (13), pp.jeb215327. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.215327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (4), pp.866-880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth Perception in Virtual Reality Systems: Effect of Screen Distance, Environment Richness and Display Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Masfrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.29099-29110. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and prediction of driver drowsiness using artificial neural network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Melania Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2017.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misperception of egocentric distances in virtual environments: More a question of training than a technological issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visual-based pitch, lift and speed control strategies in hoverflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e1005894. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the light source position in freely falling hoverflies' stabilization performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Verbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.20180051. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2018.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting artificial neural networks to a specific driver enhances detection and prediction of drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.821. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of force-field adaptation in proprioceptively-deafferented subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 616, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2016.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To crash or not to crash: how do hoverflies cope with free-fall situations and weightlessness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (16), pp.2497-2503. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.141150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural evidence for a visual and proprioceptive control of head roll in hoverflies (Episyrphus balteatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Julien-Laferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fleuriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (23), pp.3777-3787. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.127043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To pass or not to pass: More a question of body orientation than visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (9), pp.1668-1681. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470218.2013.864687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1872-1881. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-eye coordination relies on extra-retinal signals: Evidence from reactive saccade adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.248-252. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does tilt/translation ratio affect perception of deceleration in driving simulators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/VES-2011-0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural configuration affects the perception of earth-based space during pitch tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Richiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch body orientation influences the perception of self-motion direction induced by optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 482 (3), pp.193-197. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2010.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of reactive and voluntary saccades: different patterns of adaptation revealed in the antisaccade task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Panouillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas P. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 587 (1), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2008.159459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gaze elevation on estimating the possibility of passing under high obstacles during body tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 193 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Hand Coordination in Rhythmical Pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.294-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does practise of internal Chinese martial arts influence postural reaction control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (6), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410701670401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle : Coopération réelle dans le monde virtuel par Bruno Arnaldi. Des scientifiques illusionnistes, entretiens avec Anatole Lécuyer et Jean-Louis Vercher, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mécanique quantique, l'erreur d'Einstein, 418 avril 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judging beforehand the possibility of passing under obstacles without motion: the influence of egocentric and geocentric frames of reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (4), pp.673-680. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-1194-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gait processes as a combination of sensory-motor and cognitive controls in an attempt to describe accidents on the level in occupational situations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.3 - 14. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2486/indhealth.46.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling kinematics of memory and kinematics of movement: The conditions for a psychological relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.532-550. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of upper and lower body during balance recovery following a support translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Buloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (3, 1), pp.715-732. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.105.3.715-732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of voluntary saccades, but not of reactive saccades, transfers to hand pointing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Alahyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (2), pp.602-612. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00293.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oculomotor plasticity: Are mechanisms of adaptation for reactive and voluntary saccades separate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Alahyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Urquizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1135 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.11.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control: a review of the ability to acquire and maintain high sensorimotor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (7), pp.989-1000. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUO OCULAR AND VESTIBULAR SIGNA FUSION IN ARM MOTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95, pp.1134-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fr Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (4), pp.404-415. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of visuo-ocular and vestibular signals in arm motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2), pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00453.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of head orientation and lateral body tilt on egocentric coding: cognitive and sensory-motor accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of proprioceptive feedback to sensorimotor adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Pipereit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmar Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0417-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of spatial localization depending on head posture in a perturbed gravitoinertial force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (4), pp.432-440. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-2087-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the vestibular control of arm-reaching movements during whole-body rotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164 (4), pp.431-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-2263-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la verticale avec un cadre visuel solidaire de la tête : implications pour l'utilisation des visiocasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raphel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68, pp.125-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrist vibration affects the production of finely graded forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (5), pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between subjective vertical and subjective body orientation elicited by galvanic vestibular stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2004.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the vertical with a head-mounted visual frame during head tilt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (10), pp.1116-30. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130410001695933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaw and finger movements during visual and auditory motor tracking in Parkinson disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sg Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Eadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dykstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MEDICAL SPEECH-LANGUAGE PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (4), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head positioning control in a gravito-inertial field and in normal gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (4), pp.321-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online control of the direction of rapid reaching movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157 (4), pp.468-71. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-1860-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From head orientation to hand control: evidence of both neck and vestibular involvement in hand drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-003-1411-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target and hand position information in the online control of goal-directed arm movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 151 (4), pp.524-35. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-003-1504-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line versus off-line vestibular-evoked control of goal-directed arm movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (12), pp.1563-6. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-200208270-00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral visual information influences head posture during gravitoinertial changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (4-5), pp.455-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 318 (1), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(01)02462-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual signals contribute to the coding of gaze direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Teasdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144 (3), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-002-1029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Sensorimotor control in humans and machines'' Part 1 - Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2-3), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 318 (1), pp.34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular signals contribute to the online control of goal-directed arm movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.263-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual feedback of the moving arm allows complete adaptation of pointing movements to centrifugal and Coriolis forces in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301 (1), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(01)01584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramodal effects of galvanic vestibular stimulation on the subjective vertical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (13), pp.2991-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of proprioception and attention in a visuomotor adaptation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Van Donkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 132 (1), pp.114-126. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002219900322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a head-mounted visual frame on the subjective vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (S), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the oculo-manual co-ordination control system use an internal model of the arm dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Scarchilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 265 (2), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(99)00224-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oculomanual coordination control center takes into account the mechanical properties of the arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Scarchilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 124 (1), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of hand-eye coordination during self-moved target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1074-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and arm afferent information in the adaptation to altered visuo-manual relationships in a two dimensional tracking task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating visual space during passive and voluntary head-in-space movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space representation after body rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in visuomanual tracking depends on intact proprioception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (3), pp.234-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of hand-eye coordination during self-moved target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (S), pp.S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuo-ocular coordination in target tracking .2. Comparing the model with human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004220050387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of arm proprioception in calibrating the arm-eye temporal coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 237 (2-3), pp.109-112. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(97)00816-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual object localization through vestibular and neck inputs .2. Updating off-mid-sagittal-plane target positions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (2-3), pp.137-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ocular muscle proprioception during modifications in smooth pursuit output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (6), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(96)00239-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuo-ocular coordination in target tracking .1. A model simulating human performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004220050386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-moved target eye tracking in control and deafferented subjects: Roles of arm motor command and proprioception in arm-eye coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.1133-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-ocular muscle proprioception in the perception of target velocity during smooth pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (3-4), pp.48416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative contribution of retinal and extraretinal signals in determining the accuracy of reaching movements in normal subjects and a deafferented patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 109 (1), pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different spatial functions for the labyrinthine apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (3-4), pp.1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in saccadic and manual motor control after ocular smooth pursuit adaptive modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (4), pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL REPRESENTATION OF GAZE DIRECTION WITH AND WITHOUT RETINAL INPUTS IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 183 (3), pp.187-189. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3940(94)11147-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of saccadic eye movements as an objective test of recovery from anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-6576.1995.tb04241.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACQUISITION OF SPATIAL KNOWLEDGE THROUGH VISUAL EXPLORATION OF SIMULATED ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco0701_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAILURE TO UPDATE THE EGOCENTRIC REPRESENTATION OF THE VISUAL SPACE THROUGH LABYRINTHINE SIGNAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.1995.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SACCADIC EYE-MOVEMENTS AS AN OBJECTIVE TEST OF RECOVERY FROM ANESTHESIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGOCENTRIC VISUAL TARGET POSITION AND VELOCITY CODING - ROLE OF OCULAR MUSCLE PROPRIOCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02584442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENCODING THE POSITION OF A FLASHED VISUAL TARGET AFTER PASSIVE BODY ROTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (8), pp.1165-1168. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199505300-00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTION OF PASSIVE WHOLE-BODY ROTATIONS IN THE ABSENCE OF NECK AND BODY PROPRIOCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 74 (5), pp.2216-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULO-MANUAL COORDINATION CONTROL - RESPECTIVE ROLE OF VISUAL AND NONVISUAL INFORMATION IN OCULAR TRACKING OF SELF-MOVED TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (2), pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGES IN OCULAR ALIGNMENT AND POINTING ACCURACY AFTER SUSTAINED PASSIVE ROTATION OF ONE EYE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Zee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (19), pp.2613-2627. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0042-6989(94)90247-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTING TO CORRECTIVE LENSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (263), pp.294-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE-HEAD-HAND COORDINATION IN POINTING AT VISUAL TARGETS - SPATIAL AND TEMPORAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Magenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (3), pp.507-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABAERGIC CONTROL OF VISUAL-PERCEPTION IN HEALTHY-VOLUNTEERS - EFFECTS OF MIDAZOLAM, A BENZODIAZEPINE, ON SPATIOTEMPORAL CONTRAST SENSITIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (2), pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF HUMAN VISUO-OCULO-MANUAL COORDINATION CONTROL IN TARGET TRACKING TASKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (6), pp.500-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAND MOVEMENT STRATEGIES IN TELECONTROLLED MOTION ALONG 2-D TRAJECTORIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Magenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (2), pp.242-257. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/21.148427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMANUAL COORDINATION CONTROL - OCULAR AND MANUAL TRACKING OF VISUAL TARGETS WITH DELAYED VISUAL FEEDBACK OF THE HAND MOTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 90 (3), pp.599-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ROLE OF OCULAR MUSCLE PROPRIOCEPTION IN VISUAL LOCALIZATION OF TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 249 (4964), pp.58-61. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.2367852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULAR MUSCLE PROPRIOCEPTION AND VISUAL LOCALIZATION OF TARGETS IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 113 (6), pp.1857-1871. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/113.6.1857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF PERIPHERAL VISUAL IMAGES IN A LATERALLY RESTRICTED GAZE FIELD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 70 (1), pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASONIC 2-AXIS ROTATION DETECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 37 (5), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/10.55649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRIDOSTIGMINE-INDUCED INHIBITION OF BLOOD ACETYLCHOLINESTERASE (ACHE) AND RESULTING EFFECTS ON MANUAL OCULAR TRACKING PERFORMANCE IN THE TRAINED BABOON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dusticier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nieoullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and neural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 53 (3), pp.411-427. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0163-1047(90)90296-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL VESTIBULAR INTERACTION - VESTIBULOOCULAR REFLEX SUPPRESSION WITH HEAD-FIXED TARGET FIXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 81 (1), pp.150-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS OF SHORT-TERM SACCADIC ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 15 (2), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.15.2.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE-HEAD MOVEMENT COORDINATION IN MAN - VESTIBULO-OCULAR REFLEX SUPPRESSION WITH HEAD-FIXED TARGET FIXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zouiteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 406, pp.P150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULO-MANUAL TRACKING OF VISUAL TARGETS - CONTROL LEARNING, COORDINATION CONTROL AND COORDINATION MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fm Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73 (1), pp.127-137. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00279667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULAR MUSCLE PROPRIOCEPTION AND VISUAL LOCALIZATION IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 406, pp.P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELEASE OF ACETYLCHOLINESTERASE FROM THE GUINEA-PIG CEREBELLUM INVIVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Appleyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 25 (1), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0306-4522(88)90012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREBELLAR INVOLVEMENT IN THE COORDINATION CONTROL OF THE OCULO-MANUAL TRACKING SYSTEM - EFFECTS OF CEREBELLAR DENTATE NUCLEUS LESION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00279669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COORDINATION CONTROL EXERTED BY THE CEREBELLUM ON THE VISUO-OCULO-MANUAL TRACKING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 26 (2-3), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(87)90190-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL OF COORDINATION EXERTED BY THE CEREBELLUM ON THE VISUAL-OCULAR-MANUAL PURSUIT SYSTEM IN THE APE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 80 (3), pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL-DESIGN FOR THE STUDY OF THE ADAPTIVE PROPERTIES OF THE VISUO-MANUAL SYSTEM IN SUBJECTS NEWLY EXPOSED TO OPTICAL CORRECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 7 (2), pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMOTOR RESPONSE INDUCED BY PASSIVE HIGH-FREQUENCY ROTATION OF THE HEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 12 (2), pp.244-245. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(84)90121-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN OF EYE-MOVEMENTS INDUCED BY HIGH-FREQUENCY ROTATION OF THE HEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 55 (11), pp.1046-1050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPLICATION OF THE CEREBELLUM IN THE VISUO-VESTIBULAR INTERACTION IN THE MONKEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (5), pp.A65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING THE COORDINATION OF THE VISUO-OCULO-MANUAL TRACKING SYSTEM IN THE MONKEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (5), pp.A70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMOTOR RESPONSE INDUCED BY VESTIBULAR HIGH-FREQUENCY STIMULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (1), pp.A37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND TRAINING OF MONOCULAR MOTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 6 (6-7), pp.597-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Screen Orientation on Depth Perception and a Comparison Between Virtual Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Masfrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Conference onVisual Perception (ECVP)2018 Trieste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Virtual Reality Affect Visual Perception Of Egocentric Distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10662 LOS VAQUEROS CIRCLE, PO BOX 3014, LOS ALAMITOS, CA 90720-1264 USA, Unknown Region. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Non-linearity of Human Motion Perception for Dynamic Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN HUMAN ASPECTS OF ROAD AND RAIL TRANSPORTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742 USA, Unknown Region. pp.622-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.140--145, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2012.6335127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network classifiers inferring workload from physiological features: compared performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.282-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Realism in Motion-Based Driving Simulators by Adapting Tilt-Translation Technique to Human Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic and Gesture Performance of Robotized Instruments for Laparoscopic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan Zahraee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, United States. pp.1333-1338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and synthesis of biologically plausible motion: From human physiology to virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESTURE IN HUMAN-COMPUTER INTERACTION AND SIMULATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sensory information in updating internal models of the effector during arm tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEURAL CONTROL OF SPACE CODING AND ACTION PRODUCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Algorithme Evolutionniste pour l'Auto-Apprentissage de Groupes de Robots Mobiles Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating visual space when rotating the head during whole-body displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gh Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISION IN VEHICLES - VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing resistance to the head movement does not affect space perception during head rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT OCULOMOTOR RESEARCH: PHYSIOLOGICAL AND PSYCHOLOGICAL ASPECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 233 SPRING ST, NEW YORK, NY 10013 USA, Unknown Region. pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural and physiological indicators of drowsiness at the wheel compared in partially and conditionally autonomous on-road driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Vercher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated in Neurophysiology at the Aix-Marseille University (France). From 1984 to 1987 I was with the French Ministry of Defense. In 1985 and 1986, I was a visiting scientist (post-doc) at the department of Physiology of Oxford University (UK). In 1987 I joined the CNRS as assistant researcher, and got my Habilitation for Research Direction in 1999. Since 2000 I am Research Director. The main topic of my research relates to the study of sensori-motor systems control, coordination and plasticity. I studied this type of control, as well as adaptive mechanisms, in aiming-tracking tasks and in gaze orienting tasks. These modes of control were also studied in ergonomic situations. Currently I study to the processes of multisensorial integration in a context of orientation, space navigation and visuo-guided pointing. These aspects of the sensorimotor system are approached by means of various techniques: electrophysiology, pharmacology, oculometry, numerical modeling.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">From 2000 to 2011 I was the head of the Movement and Perception Laboratory (UMR CNRS and University of the Mediterranean) and I founded the Institute of Movement Sciences (CNRS and Aix-Marseille University), a multidisciplinary research center with now more than 150 people. I am member of the executive board of the French Association for Virtual Reality, member of the Société des Neurosciences, member of program committees for several international conferences including IEEE VR, expert for several national and international granting agencies (ANR, ANRT, Europe, etc). My work has been published in more than 100 papers in indexed peer-reviewed journals and I contributed to ~300 conferences in Neuroscience, Motor Control and VR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For my full publication record, see my Google Scholar profile:</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=OA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_jqOwAAAAJ&hl=fr&oi=ao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Most reprints can be found here;</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Vercher/publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring driver drowsiness in partially automated vehicles: Added value from combining postural and physiological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Portron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100, pp.458-474. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2023.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting back in the loop: Does autonomous driving duration affect driver's takeover performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Portron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e24112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do hoverflies use their righting reflex?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Verbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (13), pp.jeb215327. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.215327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (4), pp.866-880. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth Perception in Virtual Reality Systems: Effect of Screen Distance, Environment Richness and Display Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Masfrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.29099-29110. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and prediction of driver drowsiness using artificial neural network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Melania Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2017.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misperception of egocentric distances in virtual environments: More a question of training than a technological issue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visual-based pitch, lift and speed control strategies in hoverflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e1005894. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the light source position in freely falling hoverflies' stabilization performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Verbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.20180051. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2018.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting artificial neural networks to a specific driver enhances detection and prediction of drowsiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.821. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of force-field adaptation in proprioceptively-deafferented subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 616, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2016.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To crash or not to crash: how do hoverflies cope with free-fall situations and weightlessness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (16), pp.2497-2503. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.141150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural evidence for a visual and proprioceptive control of head roll in hoverflies (Episyrphus balteatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Julien-Laferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fleuriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Viollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (23), pp.3777-3787. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.127043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To pass or not to pass: More a question of body orientation than visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (9), pp.1668-1681. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470218.2013.864687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1872-1881. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-eye coordination relies on extra-retinal signals: Evidence from reactive saccade adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 218 (1), pp.248-252. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does tilt/translation ratio affect perception of deceleration in driving simulators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/VES-2011-0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural configuration affects the perception of earth-based space during pitch tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Richiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch body orientation influences the perception of self-motion direction induced by optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 482 (3), pp.193-197. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2010.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of reactive and voluntary saccades: different patterns of adaptation revealed in the antisaccade task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Panouillères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas P. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 587 (1), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2008.159459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gaze elevation on estimating the possibility of passing under high obstacles during body tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 193 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Hand Coordination in Rhythmical Pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.294-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does practise of internal Chinese martial arts influence postural reaction control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Coyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (6), pp.629-642. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410701670401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle : Coopération réelle dans le monde virtuel par Bruno Arnaldi. Des scientifiques illusionnistes, entretiens avec Anatole Lécuyer et Jean-Louis Vercher, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mécanique quantique, l'erreur d'Einstein, 418 avril 2008, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judging beforehand the possibility of passing under obstacles without motion: the influence of egocentric and geocentric frames of reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (4), pp.673-680. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-1194-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gait processes as a combination of sensory-motor and cognitive controls in an attempt to describe accidents on the level in occupational situations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.3 - 14. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2486/indhealth.46.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling kinematics of memory and kinematics of movement: The conditions for a psychological relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (3), pp.532-550. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2007.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of upper and lower body during balance recovery following a support translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thelma Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Buloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (3, 1), pp.715-732. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/PMS.105.3.715-732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of voluntary saccades, but not of reactive saccades, transfers to hand pointing movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Alahyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pélisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (2), pp.602-612. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00293.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oculomotor plasticity: Are mechanisms of adaptation for reactive and voluntary saccades separate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Alahyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Salemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Urquizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1135 (1), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.11.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control: a review of the ability to acquire and maintain high sensorimotor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (7), pp.989-1000. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2006.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUO OCULAR AND VESTIBULAR SIGNA FUSION IN ARM MOTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95, pp.1134-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fr Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (4), pp.404-415. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of visuo-ocular and vestibular signals in arm motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95 (2), pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00453.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of head orientation and lateral body tilt on egocentric coding: cognitive and sensory-motor accuracy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of proprioceptive feedback to sensorimotor adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Pipereit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmar Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0417-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of spatial localization depending on head posture in a perturbed gravitoinertial force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 161 (4), pp.432-440. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-2087-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the vestibular control of arm-reaching movements during whole-body rotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164 (4), pp.431-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-2263-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la verticale avec un cadre visuel solidaire de la tête : implications pour l'utilisation des visiocasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raphel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68, pp.125-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation between subjective vertical and subjective body orientation elicited by galvanic vestibular stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 65 (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2004.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrist vibration affects the production of finely graded forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (5), pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the vertical with a head-mounted visual frame during head tilt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (10), pp.1116-30. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130410001695933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaw and finger movements during visual and auditory motor tracking in Parkinson disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sg Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Eadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dykstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MEDICAL SPEECH-LANGUAGE PATHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (4), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head positioning control in a gravito-inertial field and in normal gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (4), pp.321-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online control of the direction of rapid reaching movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157 (4), pp.468-71. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-004-1860-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From head orientation to hand control: evidence of both neck and vestibular involvement in hand drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-003-1411-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target and hand position information in the online control of goal-directed arm movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 151 (4), pp.524-35. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-003-1504-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line versus off-line vestibular-evoked control of goal-directed arm movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (12), pp.1563-6. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-200208270-00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral visual information influences head posture during gravitoinertial changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (4-5), pp.455-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual signals contribute to the coding of gaze direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Teasdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144 (3), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-002-1029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 318 (1), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(01)02462-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Sensorimotor control in humans and machines'' Part 1 - Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2-3), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 318 (1), pp.34-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular signals contribute to the online control of goal-directed arm movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.263-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual feedback of the moving arm allows complete adaptation of pointing movements to centrifugal and Coriolis forces in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301 (1), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(01)01584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramodal effects of galvanic vestibular stimulation on the subjective vertical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (13), pp.2991-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of proprioception and attention in a visuomotor adaptation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Van Donkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 132 (1), pp.114-126. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002219900322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a head-mounted visual frame on the subjective vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (S), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the oculo-manual co-ordination control system use an internal model of the arm dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Scarchilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 265 (2), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(99)00224-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oculomanual coordination control center takes into account the mechanical properties of the arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Scarchilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 124 (1), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of hand-eye coordination during self-moved target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1074-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating visual space during passive and voluntary head-in-space movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 122 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002210050495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and arm afferent information in the adaptation to altered visuo-manual relationships in a two dimensional tracking task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space representation after body rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (4-5), pp.1046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in visuomanual tracking depends on intact proprioception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (3), pp.234-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of hand-eye coordination during self-moved target tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (S), pp.S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuo-ocular coordination in target tracking .2. Comparing the model with human behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004220050387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of arm proprioception in calibrating the arm-eye temporal coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 237 (2-3), pp.109-112. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3940(97)00816-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual object localization through vestibular and neck inputs .2. Updating off-mid-sagittal-plane target positions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (2-3), pp.137-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ocular muscle proprioception during modifications in smooth pursuit output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (6), pp.769-774. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(96)00239-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuo-ocular coordination in target tracking .1. A model simulating human performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004220050386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative contribution of retinal and extraretinal signals in determining the accuracy of reaching movements in normal subjects and a deafferented patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 109 (1), pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-moved target eye tracking in control and deafferented subjects: Roles of arm motor command and proprioception in arm-eye coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (2), pp.1133-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-ocular muscle proprioception in the perception of target velocity during smooth pursuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (3-4), pp.48416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different spatial functions for the labyrinthine apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (3-4), pp.1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in saccadic and manual motor control after ocular smooth pursuit adaptive modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (4), pp.315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL REPRESENTATION OF GAZE DIRECTION WITH AND WITHOUT RETINAL INPUTS IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 183 (3), pp.187-189. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-3940(94)11147-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of saccadic eye movements as an objective test of recovery from anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-6576.1995.tb04241.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAILURE TO UPDATE THE EGOCENTRIC REPRESENTATION OF THE VISUAL SPACE THROUGH LABYRINTHINE SIGNAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brcg.1995.1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SACCADIC EYE-MOVEMENTS AS AN OBJECTIVE TEST OF RECOVERY FROM ANESTHESIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lacarelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 39 (8), pp.1117-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGOCENTRIC VISUAL TARGET POSITION AND VELOCITY CODING - ROLE OF OCULAR MUSCLE PROPRIOCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (4), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02584442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACQUISITION OF SPATIAL KNOWLEDGE THROUGH VISUAL EXPLORATION OF SIMULATED ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Peruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco0701_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENCODING THE POSITION OF A FLASHED VISUAL TARGET AFTER PASSIVE BODY ROTATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vandonkelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (8), pp.1165-1168. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199505300-00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTION OF PASSIVE WHOLE-BODY ROTATIONS IN THE ABSENCE OF NECK AND BODY PROPRIOCEPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 74 (5), pp.2216-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULO-MANUAL COORDINATION CONTROL - RESPECTIVE ROLE OF VISUAL AND NONVISUAL INFORMATION IN OCULAR TRACKING OF SELF-MOVED TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Quaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103 (2), pp.311-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGES IN OCULAR ALIGNMENT AND POINTING ACCURACY AFTER SUSTAINED PASSIVE ROTATION OF ONE EYE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Zee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (19), pp.2613-2627. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0042-6989(94)90247-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTING TO CORRECTIVE LENSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (263), pp.294-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE-HEAD-HAND COORDINATION IN POINTING AT VISUAL TARGETS - SPATIAL AND TEMPORAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Magenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (3), pp.507-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABAERGIC CONTROL OF VISUAL-PERCEPTION IN HEALTHY-VOLUNTEERS - EFFECTS OF MIDAZOLAM, A BENZODIAZEPINE, ON SPATIOTEMPORAL CONTRAST SENSITIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (2), pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF HUMAN VISUO-OCULO-MANUAL COORDINATION CONTROL IN TARGET TRACKING TASKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (6), pp.500-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAND MOVEMENT STRATEGIES IN TELECONTROLLED MOTION ALONG 2-D TRAJECTORIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Magenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (2), pp.242-257. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/21.148427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMANUAL COORDINATION CONTROL - OCULAR AND MANUAL TRACKING OF VISUAL TARGETS WITH DELAYED VISUAL FEEDBACK OF THE HAND MOTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 90 (3), pp.599-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ROLE OF OCULAR MUSCLE PROPRIOCEPTION IN VISUAL LOCALIZATION OF TARGETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 249 (4964), pp.58-61. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.2367852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULAR MUSCLE PROPRIOCEPTION AND VISUAL LOCALIZATION OF TARGETS IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 113 (6), pp.1857-1871. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/113.6.1857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF PERIPHERAL VISUAL IMAGES IN A LATERALLY RESTRICTED GAZE FIELD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 70 (1), pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULTRASONIC 2-AXIS ROTATION DETECTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 37 (5), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/10.55649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRIDOSTIGMINE-INDUCED INHIBITION OF BLOOD ACETYLCHOLINESTERASE (ACHE) AND RESULTING EFFECTS ON MANUAL OCULAR TRACKING PERFORMANCE IN THE TRAINED BABOON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dusticier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nieoullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and neural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 53 (3), pp.411-427. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0163-1047(90)90296-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL VESTIBULAR INTERACTION - VESTIBULOOCULAR REFLEX SUPPRESSION WITH HEAD-FIXED TARGET FIXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 81 (1), pp.150-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANISMS OF SHORT-TERM SACCADIC ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 15 (2), pp.249-258. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.15.2.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE-HEAD MOVEMENT COORDINATION IN MAN - VESTIBULO-OCULAR REFLEX SUPPRESSION WITH HEAD-FIXED TARGET FIXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zouiteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 406, pp.P150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULO-MANUAL TRACKING OF VISUAL TARGETS - CONTROL LEARNING, COORDINATION CONTROL AND COORDINATION MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fm Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73 (1), pp.127-137. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00279667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULAR MUSCLE PROPRIOCEPTION AND VISUAL LOCALIZATION IN MAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nommay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 406, pp.P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELEASE OF ACETYLCHOLINESTERASE FROM THE GUINEA-PIG CEREBELLUM INVIVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me Appleyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Greenfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 25 (1), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0306-4522(88)90012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREBELLAR INVOLVEMENT IN THE COORDINATION CONTROL OF THE OCULO-MANUAL TRACKING SYSTEM - EFFECTS OF CEREBELLAR DENTATE NUCLEUS LESION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00279669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COORDINATION CONTROL EXERTED BY THE CEREBELLUM ON THE VISUO-OCULO-MANUAL TRACKING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 26 (2-3), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(87)90190-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL OF COORDINATION EXERTED BY THE CEREBELLUM ON THE VISUAL-OCULAR-MANUAL PURSUIT SYSTEM IN THE APE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Semmlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 80 (3), pp.A32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL-DESIGN FOR THE STUDY OF THE ADAPTIVE PROPERTIES OF THE VISUO-MANUAL SYSTEM IN SUBJECTS NEWLY EXPOSED TO OPTICAL CORRECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouaknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 7 (2), pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMOTOR RESPONSE INDUCED BY PASSIVE HIGH-FREQUENCY ROTATION OF THE HEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 12 (2), pp.244-245. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(84)90121-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN OF EYE-MOVEMENTS INDUCED BY HIGH-FREQUENCY ROTATION OF THE HEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 55 (11), pp.1046-1050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPLICATION OF THE CEREBELLUM IN THE VISUO-VESTIBULAR INTERACTION IN THE MONKEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (5), pp.A65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING THE COORDINATION OF THE VISUO-OCULO-MANUAL TRACKING SYSTEM IN THE MONKEY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (5), pp.A70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCULOMOTOR RESPONSE INDUCED BY VESTIBULAR HIGH-FREQUENCY STIMULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mandelbrojt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 79 (1), pp.A37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT AND TRAINING OF MONOCULAR MOTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 6 (6-7), pp.597-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Screen Orientation on Depth Perception and a Comparison Between Virtual Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Masfrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Conference onVisual Perception (ECVP)2018 Trieste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0301006618824879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Virtual Reality Affect Visual Perception Of Egocentric Distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10662 LOS VAQUEROS CIRCLE, PO BOX 3014, LOS ALAMITOS, CA 90720-1264 USA, Unknown Region. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Non-linearity of Human Motion Perception for Dynamic Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca M. Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN HUMAN ASPECTS OF ROAD AND RAIL TRANSPORTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742 USA, Unknown Region. pp.622-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.140--145, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2012.6335127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network classifiers inferring workload from physiological features: compared performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.282-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Realism in Motion-Based Driving Simulators by Adapting Tilt-Translation Technique to Human Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stratulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic and Gesture Performance of Robotized Instruments for Laparoscopic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan Zahraee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, United States. pp.1333-1338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and synthesis of biologically plausible motion: From human physiology to virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESTURE IN HUMAN-COMPUTER INTERACTION AND SIMULATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sensory information in updating internal models of the effector during arm tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEURAL CONTROL OF SPACE CODING AND ACTION PRODUCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Algorithme Evolutionniste pour l'Auto-Apprentissage de Groupes de Robots Mobiles Autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences et Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating visual space when rotating the head during whole-body displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gh Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simoneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISION IN VEHICLES - VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing resistance to the head movement does not affect space perception during head rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT OCULOMOTOR RESEARCH: PHYSIOLOGICAL AND PSYCHOLOGICAL ASPECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 233 SPRING ST, NEW YORK, NY 10013 USA, Unknown Region. pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural and physiological indicators of drowsiness at the wheel compared in partially and conditionally autonomous on-road driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bougard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?user=OA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04372802v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.12.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Verbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Varennes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215327" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goulard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01799095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fleuriet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Munoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2008.159459" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701670401" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Giraudo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.09.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZG840M5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.105.3.715-732" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alahyane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00293.2007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.11.077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-745RWR1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pipereit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Bock" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0417-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3WRTX0G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2263-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWTMHBM3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436155v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Popov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2004.11.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST3DNMG6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130410001695933" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Adams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jog" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Eadie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dykstra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1411-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2KP65XD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436306v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Amade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1029-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCL5NT9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Semmlow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394768v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Ingram" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Van Donkelaar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cole" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002219900322" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPVMGP84-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Scarchilli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(99)00224-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X50658-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050598" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9505682A5466CCF677423409367D83904A096B7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lazzari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guedon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labrousse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44746B356A82E2FB4AE51F5F19CD7C96A2EAE6D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436318v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436324v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004220050387" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501E9B8708462D8CCA800EC0C0B4AE3DECDE2C65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436325v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(97)00816-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPS4DDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436322v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vandonkelaar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(96)00239-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buizza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004220050386" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHDQKCF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)11147-B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E50781BAF399BA9F7885452EBDC4ECD7F806955D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436333v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco0701_1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1995.1264" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK485WRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584442" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XDLTH4WW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436335v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quaccia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436342v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Zee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90247-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QSVJLKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436340v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obrecht" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436341v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Magenes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prablanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Volle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/21.148427" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436359v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.2367852" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436360v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nommay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/113.6.1857" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436355v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436357v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rollero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.55649" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436358v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusticier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ebihara" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nieoullon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0163-1047(90)90296-I" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJS95NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436356v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436361v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.15.2.249" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436364v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouiteni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436362v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Ivaldi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00279667" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V78MM7ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nommay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Appleyard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Greenfield" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(88)90012-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD085BCX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436363v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00279669" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C5QR2F0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436367v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(87)90190-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3253D588DFD889F232007DB83AD65F69122907A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mandelbrojt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(84)90121-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MB1313-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436374v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436373v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436369v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436375v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Piron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436151v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269425v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Li&#233;geois" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh Gauthier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436314v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?user=OA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jean-Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04372802v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.12.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Verbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Varennes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215327" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goulard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01799095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141150" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fleuriet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Panouill&#232;res" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Munoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2008.159459" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410701670401" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Giraudo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.09.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZG840M5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PMS.105.3.715-732" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alahyane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00293.2007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.11.077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-745RWR1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Pipereit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmar Bock" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0417-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V3WRTX0G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2263-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWTMHBM3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Popov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2004.11.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST3DNMG6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130410001695933" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Adams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jog" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Eadie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dykstra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1411-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2KP65XD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Amade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1029-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCL5NT9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Semmlow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394768v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436311v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Ingram" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Van Donkelaar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cole" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002219900322" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPVMGP84-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Scarchilli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(99)00224-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X50658-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050598" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9505682A5466CCF677423409367D83904A096B7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lazzari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labrousse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050495" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44746B356A82E2FB4AE51F5F19CD7C96A2EAE6D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guedon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436318v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436324v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004220050387" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501E9B8708462D8CCA800EC0C0B4AE3DECDE2C65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436325v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(97)00816-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPS4DDB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436322v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vandonkelaar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(96)00239-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buizza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004220050386" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHDQKCF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436328v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436327v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)11147-B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E50781BAF399BA9F7885452EBDC4ECD7F806955D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-6576.1995.tb04241.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436339v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.1995.1264" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK485WRJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mestre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436336v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584442" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XDLTH4WW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peruch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco0701_1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436335v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199505300-00023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436337v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quaccia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436342v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Zee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90247-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QSVJLKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436340v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obrecht" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436341v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Magenes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prablanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436343v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audebert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Volle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/21.148427" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436359v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.2367852" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436360v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nommay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/113.6.1857" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436355v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436357v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rollero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/10.55649" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436358v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusticier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ebihara" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nieoullon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0163-1047(90)90296-I" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJS95NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436356v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436361v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.15.2.249" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436364v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouiteni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436362v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Ivaldi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marchetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00279667" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V78MM7ZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nommay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436365v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Appleyard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Greenfield" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(88)90012-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD085BCX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436363v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00279669" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-C5QR2F0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436367v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(87)90190-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3253D588DFD889F232007DB83AD65F69122907A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mandelbrojt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(84)90121-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MB1313-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436374v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436373v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436369v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436375v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Piron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436151v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269425v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucidarme" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Li&#233;geois" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gh Gauthier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436314v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>